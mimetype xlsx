--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36da97cccc0f4bdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f3c27c3199c46e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50db4b230c09485d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad2487eb78ab431c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc972826a094f434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50db4b230c09485d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf396bee97bdb4d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad2487eb78ab431c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse Online Silicon Valley</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>