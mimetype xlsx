--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f3c27c3199c46e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2223084e6b3e4a24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad2487eb78ab431c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red10eef877974c0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf396bee97bdb4d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad2487eb78ab431c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19353be9e31e4fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red10eef877974c0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse Online Silicon Valley</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>