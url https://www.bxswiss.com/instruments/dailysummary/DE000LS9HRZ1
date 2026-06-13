--- v7 (2026-04-25)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2223084e6b3e4a24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1b87fc3a42e4953" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red10eef877974c0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41b0702db64b43b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19353be9e31e4fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red10eef877974c0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed5f37bb8894fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41b0702db64b43b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse Online Silicon Valley</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>363,728</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>