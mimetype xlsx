--- v8 (2026-06-13)
+++ v9 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1b87fc3a42e4953" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddde283b7287434a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41b0702db64b43b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd7e19a3b9b74202"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed5f37bb8894fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41b0702db64b43b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ab796266980426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd7e19a3b9b74202" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse Online Silicon Valley</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>