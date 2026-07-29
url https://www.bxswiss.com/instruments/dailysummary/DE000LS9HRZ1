--- v9 (2026-07-07)
+++ v10 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddde283b7287434a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a26b91ec709413f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd7e19a3b9b74202"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R926cd7c8af2c475e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ab796266980426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd7e19a3b9b74202" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1c819c2b8a04ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R926cd7c8af2c475e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse Online Silicon Valley</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>