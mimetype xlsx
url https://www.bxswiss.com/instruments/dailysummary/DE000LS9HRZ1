--- v10 (2026-07-29)
+++ v11 (2026-08-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a26b91ec709413f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec12ad8a65341c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R926cd7c8af2c475e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd364a8bbeb45486e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1c819c2b8a04ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R926cd7c8af2c475e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1a5d5fbb6974ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd364a8bbeb45486e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse Online Silicon Valley</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>