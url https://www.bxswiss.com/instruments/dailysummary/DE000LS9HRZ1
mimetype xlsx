--- v11 (2026-08-18)
+++ v12 (2026-09-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec12ad8a65341c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09c813994a5c48f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd364a8bbeb45486e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffb62f4b6beb4a99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1a5d5fbb6974ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd364a8bbeb45486e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf8ff32e4f0540ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffb62f4b6beb4a99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse Online Silicon Valley</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>