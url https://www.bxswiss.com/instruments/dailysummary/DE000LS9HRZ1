--- v12 (2026-09-07)
+++ v13 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09c813994a5c48f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac3592b31d224c46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffb62f4b6beb4a99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc91dd5e185d4911"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf8ff32e4f0540ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffb62f4b6beb4a99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R221e9e12522e4164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc91dd5e185d4911" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse Online Silicon Valley</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>