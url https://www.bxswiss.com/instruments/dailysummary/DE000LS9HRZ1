--- v13 (2026-09-28)
+++ v14 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac3592b31d224c46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc154df7ebbb44e81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc91dd5e185d4911"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R731de5e75d2b422a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R221e9e12522e4164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc91dd5e185d4911" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2768d3c46942487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R731de5e75d2b422a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse Online Silicon Valley</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>