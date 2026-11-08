--- v14 (2026-10-18)
+++ v15 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc154df7ebbb44e81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1e88a0f49d7464c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R731de5e75d2b422a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re26c8e913c3846e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2768d3c46942487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R731de5e75d2b422a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bf37e3e98e7494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re26c8e913c3846e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse Online Silicon Valley</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>