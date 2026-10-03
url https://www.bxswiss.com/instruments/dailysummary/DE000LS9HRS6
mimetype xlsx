--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76a23b9513844a5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf6833584e4e4c8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b906c82130b46db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ae9b30d22324a3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3185df2cd764fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b906c82130b46db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4943dfd7bd9e499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ae9b30d22324a3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Knips Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>