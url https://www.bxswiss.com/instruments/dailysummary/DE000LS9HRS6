--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf6833584e4e4c8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10053fca1e54840" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ae9b30d22324a3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R576237e4e78e4f5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4943dfd7bd9e499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ae9b30d22324a3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99251c6ece8e48aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R576237e4e78e4f5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Knips Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>