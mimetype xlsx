--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56d3b6edf326491a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R304327ef619e434a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eae90e9b01944b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4692a3a586b745b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c083716228e4387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eae90e9b01944b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcde4aa2ae1fd4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4692a3a586b745b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Knips Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>