--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R304327ef619e434a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4130ea96b81d46ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4692a3a586b745b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46063483da2b45c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcde4aa2ae1fd4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4692a3a586b745b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9609d445e18f40bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46063483da2b45c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Knips Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>