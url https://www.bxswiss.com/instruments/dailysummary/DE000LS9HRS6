--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4130ea96b81d46ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a689f8d7ff9478f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46063483da2b45c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R933bbadbe53f4c01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9609d445e18f40bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46063483da2b45c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a518f136aa42e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R933bbadbe53f4c01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Knips Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>