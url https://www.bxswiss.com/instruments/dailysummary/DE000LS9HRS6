--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a689f8d7ff9478f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34c78f82bdcd4605" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R933bbadbe53f4c01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c60d42a9d5e41c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a518f136aa42e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R933bbadbe53f4c01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf116d67747b84d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c60d42a9d5e41c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Knips Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>