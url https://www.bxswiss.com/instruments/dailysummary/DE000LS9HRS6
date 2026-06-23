--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34c78f82bdcd4605" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R648663fc79fd4198" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c60d42a9d5e41c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69e6b22e7a7a455e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf116d67747b84d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c60d42a9d5e41c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58fa6aa8d364485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69e6b22e7a7a455e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Knips Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>