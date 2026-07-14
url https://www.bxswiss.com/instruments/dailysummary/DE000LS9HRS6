--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R648663fc79fd4198" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0450ae6ffa9b4d87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69e6b22e7a7a455e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda0ec0cd8f1749d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58fa6aa8d364485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69e6b22e7a7a455e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d850ed4e3b44258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda0ec0cd8f1749d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Knips Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>