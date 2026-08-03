--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0450ae6ffa9b4d87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff3fbfce31d24b5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda0ec0cd8f1749d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1057a4a1e4248f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d850ed4e3b44258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda0ec0cd8f1749d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4405186cffc04342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1057a4a1e4248f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Knips Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>