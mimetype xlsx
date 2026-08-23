--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff3fbfce31d24b5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4c3cc44c224334" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1057a4a1e4248f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra904596670a84560"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4405186cffc04342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1057a4a1e4248f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra118666c45c840a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra904596670a84560" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Knips Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,086</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...320 lines deleted...]
-          <x:t>335,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>334,287</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>336,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,857</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>