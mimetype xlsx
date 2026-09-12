--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4c3cc44c224334" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76a23b9513844a5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra904596670a84560"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b906c82130b46db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra118666c45c840a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra904596670a84560" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3185df2cd764fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b906c82130b46db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Knips Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>341,857</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>333,375</x:t>
-[...512 lines deleted...]
-          <x:t>331,060</x:t>
+          <x:t>334,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>