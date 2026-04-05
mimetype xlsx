--- v6 (2026-03-14)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b45958bace84883" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75d6ae6ce3234b0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fcb76882fa94bad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1ac1db4388c49ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfdce496b5044b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fcb76882fa94bad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99ebc86d27af417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1ac1db4388c49ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Fast Track</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>45,223</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>45,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>45,149</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>45,141</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,329</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>45,205</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,126</x:t>
-[...463 lines deleted...]
-          <x:t>44,689</x:t>
+          <x:t>45,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>