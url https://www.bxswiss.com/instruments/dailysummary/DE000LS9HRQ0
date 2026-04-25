--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75d6ae6ce3234b0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ac8482358bb4172" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1ac1db4388c49ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R211a390f10f4410d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99ebc86d27af417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1ac1db4388c49ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d1a1721bfda4043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R211a390f10f4410d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Fast Track</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>