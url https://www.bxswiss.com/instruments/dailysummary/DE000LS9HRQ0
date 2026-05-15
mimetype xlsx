--- v8 (2026-04-25)
+++ v9 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ac8482358bb4172" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R052147277e3941b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R211a390f10f4410d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdda470a11ea4455"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d1a1721bfda4043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R211a390f10f4410d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd00899feb2404f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdda470a11ea4455" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Fast Track</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>45,308</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,252</x:t>
-[...75 lines deleted...]
-          <x:t>45,485</x:t>
+          <x:t>45,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,298</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>45,472</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>