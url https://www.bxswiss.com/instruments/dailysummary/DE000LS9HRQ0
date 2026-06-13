--- v9 (2026-05-15)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R052147277e3941b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf38430c9e18444e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdda470a11ea4455"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf208bfbf6ffe496a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd00899feb2404f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdda470a11ea4455" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ff00e19afff466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf208bfbf6ffe496a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Fast Track</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,502</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>24.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,536</x:t>
-[...387 lines deleted...]
-          <x:t>45,163</x:t>
+          <x:t>45,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>