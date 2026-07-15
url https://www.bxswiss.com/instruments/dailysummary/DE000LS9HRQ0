--- v10 (2026-06-13)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf38430c9e18444e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb369c65a6244610" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf208bfbf6ffe496a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4f367c387bc4de0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ff00e19afff466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf208bfbf6ffe496a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8af9beeaa0344bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4f367c387bc4de0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Fast Track</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,316</x:t>
-[...507 lines deleted...]
-          <x:t>45,374</x:t>
+          <x:t>45,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,369</x:t>
-[...85 lines deleted...]
-          <x:t>45,493</x:t>
+          <x:t>45,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>