--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb369c65a6244610" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd772bfafe91846b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4f367c387bc4de0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6b42b289d2a4280"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8af9beeaa0344bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4f367c387bc4de0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf9c7a0769e1433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6b42b289d2a4280" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Fast Track</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,460</x:t>
-[...16 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>45,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,531</x:t>
-[...124 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>45,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,573</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>45,577</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>