--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd772bfafe91846b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R106e967a56bb4069" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6b42b289d2a4280"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d2cf56594e44c14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf9c7a0769e1433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6b42b289d2a4280" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9da59910fb284f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d2cf56594e44c14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Fast Track</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>