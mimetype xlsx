--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R106e967a56bb4069" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc09f77b4f9487c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d2cf56594e44c14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7701250ae2714d6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9da59910fb284f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d2cf56594e44c14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7799a716cd4d4d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7701250ae2714d6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Fast Track</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,987</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>07.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,101</x:t>
-[...70 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>46,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,178</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>46,104</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>