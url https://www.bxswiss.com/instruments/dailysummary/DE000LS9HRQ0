--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc09f77b4f9487c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad8ab1a42184a41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7701250ae2714d6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d358514a85d41b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7799a716cd4d4d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7701250ae2714d6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d2ab30655f345e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d358514a85d41b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Fast Track</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,203</x:t>
-[...242 lines deleted...]
-          <x:t>46,247</x:t>
+          <x:t>46,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,232</x:t>
-[...60 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>46,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,255</x:t>
-[...252 lines deleted...]
-          <x:t>46,612</x:t>
+          <x:t>46,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>