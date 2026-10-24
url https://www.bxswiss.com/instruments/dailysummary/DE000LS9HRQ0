--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad8ab1a42184a41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d619357deb24470" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d358514a85d41b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e7a909c2a774786"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d2ab30655f345e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d358514a85d41b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1093bbdedd924097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e7a909c2a774786" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Fast Track</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...95 lines deleted...]
-          <x:t>46,279</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,320</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,268</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>