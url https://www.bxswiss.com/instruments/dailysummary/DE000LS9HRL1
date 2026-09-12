--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4cbf41f76644f4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19a9277793304750" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6d75b3aa7074780"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0460dff728c476b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd43f90fd33b4e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6d75b3aa7074780" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57372087cfb64410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0460dff728c476b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pennystocks &amp; Microcaps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>