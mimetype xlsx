--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19a9277793304750" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a152c8d7ae493d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0460dff728c476b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf46a9f39eba431e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57372087cfb64410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0460dff728c476b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1553e3e1c03490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf46a9f39eba431e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pennystocks &amp; Microcaps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>