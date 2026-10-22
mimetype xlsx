--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a152c8d7ae493d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb01aed37f9114d67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf46a9f39eba431e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9b3f35f8cdd4758"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1553e3e1c03490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf46a9f39eba431e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb959cf6322a741fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9b3f35f8cdd4758" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pennystocks &amp; Microcaps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>