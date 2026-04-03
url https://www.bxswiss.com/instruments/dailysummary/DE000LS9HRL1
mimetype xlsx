--- v3 (2026-01-11)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03d2c942359c44aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re37e34313f2d4bec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91680871861042f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3d76ddfc6f144a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a6de2d092314c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91680871861042f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0b156bdd2534076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3d76ddfc6f144a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pennystocks &amp; Microcaps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,464 +149,313 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...431 lines deleted...]
-          <x:t>122,164</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>