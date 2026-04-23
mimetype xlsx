--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re37e34313f2d4bec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83b6379a07ac4f47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3d76ddfc6f144a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf488beac51ba414e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0b156bdd2534076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3d76ddfc6f144a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3505939969e4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf488beac51ba414e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pennystocks &amp; Microcaps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,155 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
@@ -431,31 +326,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>