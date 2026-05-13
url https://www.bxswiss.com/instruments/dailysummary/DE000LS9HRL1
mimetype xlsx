--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83b6379a07ac4f47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reba2e2ac31404cd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf488beac51ba414e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2263e9c340d41f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3505939969e4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf488beac51ba414e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31454e21408e4e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2263e9c340d41f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pennystocks &amp; Microcaps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,341 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...289 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -650,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>