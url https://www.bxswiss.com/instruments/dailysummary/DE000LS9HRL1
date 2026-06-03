--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reba2e2ac31404cd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86ab13b9a03149df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2263e9c340d41f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76b1c456a15e44cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31454e21408e4e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2263e9c340d41f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra25ed09087b74002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76b1c456a15e44cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pennystocks &amp; Microcaps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>