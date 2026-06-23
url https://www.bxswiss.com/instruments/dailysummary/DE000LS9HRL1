--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86ab13b9a03149df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dc002dc8f5e42b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76b1c456a15e44cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R675e5b4790e84341"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra25ed09087b74002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76b1c456a15e44cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc773128469a42f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R675e5b4790e84341" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pennystocks &amp; Microcaps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,545 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>140,388</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...208 lines deleted...]
-          <x:t>147,527</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>