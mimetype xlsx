--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dc002dc8f5e42b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b2bbe6905ab4f46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R675e5b4790e84341"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfc85e08f73e4cab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc773128469a42f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R675e5b4790e84341" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8ae9e4aaf44405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfc85e08f73e4cab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pennystocks &amp; Microcaps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -663,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>