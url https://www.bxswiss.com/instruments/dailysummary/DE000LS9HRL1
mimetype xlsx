--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b2bbe6905ab4f46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ec7776bae274d8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfc85e08f73e4cab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1add7e2e58864e95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8ae9e4aaf44405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfc85e08f73e4cab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re55504352f584e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1add7e2e58864e95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pennystocks &amp; Microcaps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>