--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ec7776bae274d8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4cbf41f76644f4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1add7e2e58864e95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6d75b3aa7074780"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re55504352f584e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1add7e2e58864e95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd43f90fd33b4e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6d75b3aa7074780" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pennystocks &amp; Microcaps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>