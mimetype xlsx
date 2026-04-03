--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c20d49915fd4bb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4928c8fded0c4298" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fb13bc8f49b49df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37078723d9d7481a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bb97e8febe54d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fb13bc8f49b49df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14187b7b127c49de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37078723d9d7481a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Underdogs mit Potential - Swing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...82 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>