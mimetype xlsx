--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4928c8fded0c4298" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R290c965896974147" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37078723d9d7481a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R712a5ee6820f4492"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14187b7b127c49de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37078723d9d7481a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52dd80b5aaa8481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R712a5ee6820f4492" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Underdogs mit Potential - Swing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -304,31 +206,115 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>