--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R290c965896974147" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ccc5e04da274a92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R712a5ee6820f4492"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d0b3c6a60af4a9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52dd80b5aaa8481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R712a5ee6820f4492" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8146325dc59d478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d0b3c6a60af4a9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Underdogs mit Potential - Swing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,359 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>