--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ccc5e04da274a92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28347a780cd943a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d0b3c6a60af4a9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R828ec65b8ff24b86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8146325dc59d478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d0b3c6a60af4a9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c0306e2e6b948ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R828ec65b8ff24b86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Underdogs mit Potential - Swing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,218 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,487</x:t>
@@ -477,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>