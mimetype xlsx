--- v8 (2026-06-05)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28347a780cd943a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f95e10b0f3240a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R828ec65b8ff24b86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R804092ece6284b9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c0306e2e6b948ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R828ec65b8ff24b86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R480c6595de6641cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R804092ece6284b9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Underdogs mit Potential - Swing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,579 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...546 lines deleted...]
-          <x:t>130,681</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>