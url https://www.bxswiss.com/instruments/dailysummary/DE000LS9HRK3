--- v9 (2026-07-05)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f95e10b0f3240a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a25192dcebe4b56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R804092ece6284b9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8d694fb8f13490f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R480c6595de6641cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R804092ece6284b9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7463b2a9d602440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8d694fb8f13490f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Underdogs mit Potential - Swing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>125,990</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>