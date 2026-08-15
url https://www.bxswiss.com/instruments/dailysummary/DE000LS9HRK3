--- v10 (2026-07-26)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a25192dcebe4b56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bb59f5e31b7470a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8d694fb8f13490f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc1fe50d06c94b53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7463b2a9d602440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8d694fb8f13490f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc36792be94694102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc1fe50d06c94b53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Underdogs mit Potential - Swing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,141 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -297,31 +206,129 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>