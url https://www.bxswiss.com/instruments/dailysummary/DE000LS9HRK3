--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bb59f5e31b7470a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra82e551793e6429c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc1fe50d06c94b53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0033db6f639b4f9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc36792be94694102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc1fe50d06c94b53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13069397efba4a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0033db6f639b4f9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Underdogs mit Potential - Swing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -304,31 +206,276 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>