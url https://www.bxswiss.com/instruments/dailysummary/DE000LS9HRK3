--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra82e551793e6429c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ac5adde0714ab5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0033db6f639b4f9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31c60dd6925f40ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13069397efba4a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0033db6f639b4f9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c3a22dbcac343a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31c60dd6925f40ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Underdogs mit Potential - Swing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,155 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,299</x:t>
@@ -451,31 +346,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>