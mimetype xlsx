--- v13 (2026-09-24)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ac5adde0714ab5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02f907031f2b4e61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31c60dd6925f40ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf024d5169411453f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c3a22dbcac343a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31c60dd6925f40ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44c9f518ed7f4c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf024d5169411453f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Underdogs mit Potential - Swing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,415 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...363 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -724,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>