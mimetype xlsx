--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02f907031f2b4e61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra506661bd8714e91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf024d5169411453f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57b8bcfe7ff44f6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44c9f518ed7f4c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf024d5169411453f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra20b6d186382431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57b8bcfe7ff44f6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Underdogs mit Potential - Swing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...134 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,512</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>134,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,199</x:t>
         </x:is>
       </x:c>
@@ -737,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>