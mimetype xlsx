--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b5df44784634b24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e307c615f7a457a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51c658b8a1074b10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad3f5ab0098c48ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R270052d9ad3f40a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51c658b8a1074b10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe18f1497cec4055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad3f5ab0098c48ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Block No 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>107,599</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>