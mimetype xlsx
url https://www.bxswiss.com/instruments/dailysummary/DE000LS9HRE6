--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e307c615f7a457a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R763e8b84cd1e4cf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad3f5ab0098c48ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda293765196f4b06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe18f1497cec4055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad3f5ab0098c48ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18a6d18b22194e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda293765196f4b06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Block No 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>