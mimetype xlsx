--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R763e8b84cd1e4cf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcbe00d4502b41b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda293765196f4b06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f192c2f84d84cfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18a6d18b22194e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda293765196f4b06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra08f35cbf1454519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f192c2f84d84cfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Block No 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>