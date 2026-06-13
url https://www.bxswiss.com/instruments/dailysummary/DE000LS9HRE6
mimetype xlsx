--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcbe00d4502b41b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50ae416754bf40b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f192c2f84d84cfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fa44c740e524952"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra08f35cbf1454519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f192c2f84d84cfe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb905a8a87346481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fa44c740e524952" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Block No 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...338 lines deleted...]
-          <x:t>111,518</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,845</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>111,003</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...46 lines deleted...]
-          <x:t>109,978</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>