--- v8 (2026-06-13)
+++ v9 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50ae416754bf40b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66e33c985ea1488d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fa44c740e524952"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ebbf2a2fc214ee4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb905a8a87346481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fa44c740e524952" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90d121c46fc043cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ebbf2a2fc214ee4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Block No 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>105,169</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>