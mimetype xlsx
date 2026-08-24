--- v9 (2026-07-16)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66e33c985ea1488d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf42d1a6881a4364" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ebbf2a2fc214ee4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re46baa26a4ea4909"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90d121c46fc043cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ebbf2a2fc214ee4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2952157624d4ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re46baa26a4ea4909" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Block No 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>113,176</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>