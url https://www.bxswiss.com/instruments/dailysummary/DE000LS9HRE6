--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf42d1a6881a4364" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf69877ca280d4c51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re46baa26a4ea4909"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaa23079a53a4eec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2952157624d4ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re46baa26a4ea4909" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67df7739bb8944ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaa23079a53a4eec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Block No 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>