--- v11 (2026-09-13)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf69877ca280d4c51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf87dbbeb6884374" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaa23079a53a4eec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc230abdb724046e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67df7739bb8944ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaa23079a53a4eec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fa8352b45614e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc230abdb724046e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Block No 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>115,565</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,050</x:t>
-[...512 lines deleted...]
-          <x:t>113,322</x:t>
+          <x:t>114,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>