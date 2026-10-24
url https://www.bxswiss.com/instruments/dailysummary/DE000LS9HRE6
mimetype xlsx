--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf87dbbeb6884374" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7e1b66df92148c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc230abdb724046e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d9313d05de743e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fa8352b45614e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc230abdb724046e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c6d4cb49dad4f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d9313d05de743e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Block No 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HRE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>