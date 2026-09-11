--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d99ae7c445d4827" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14e8e9f316434517" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfbaae6247154996"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R406ea152d6e44fca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1acc9884d2947b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfbaae6247154996" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref05b51e29964613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R406ea152d6e44fca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KGV und Chancen Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>