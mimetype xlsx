--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14e8e9f316434517" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd552bd8003d542e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R406ea152d6e44fca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb25d19e728644cbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref05b51e29964613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R406ea152d6e44fca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R501572ca64b74fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb25d19e728644cbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KGV und Chancen Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>