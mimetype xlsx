--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd552bd8003d542e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1d0f1da5e2d4c7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb25d19e728644cbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d680e1e6dcc4019"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R501572ca64b74fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb25d19e728644cbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbae0d30f971456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d680e1e6dcc4019" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KGV und Chancen Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>133,667</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,558</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>133,284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,431</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>