--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a1bb980d1a84034" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6d8a5749f344551" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28d0dd404ee14eab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4d46fc2b00a4e5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6febd6f7ca714639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28d0dd404ee14eab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39580270fac24f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4d46fc2b00a4e5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KGV und Chancen Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...296 lines deleted...]
-          <x:t>25.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,955</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,016</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>