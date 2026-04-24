--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6d8a5749f344551" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb58c9614d19841d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4d46fc2b00a4e5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e3789ff96ed483a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39580270fac24f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4d46fc2b00a4e5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re626c2ed9f064c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e3789ff96ed483a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KGV und Chancen Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>127,682</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,005</x:t>
-[...205 lines deleted...]
-          <x:t>127,718</x:t>
+          <x:t>128,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,458</x:t>
-[...328 lines deleted...]
-          <x:t>129,188</x:t>
+          <x:t>128,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>