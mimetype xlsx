--- v6 (2026-04-24)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb58c9614d19841d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c06e7abb1784ca3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e3789ff96ed483a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc467eac61c994934"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re626c2ed9f064c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e3789ff96ed483a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fc219e55e2b49f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc467eac61c994934" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KGV und Chancen Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>126,302</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>