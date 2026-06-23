--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c06e7abb1784ca3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7edf49db8c04493e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc467eac61c994934"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63d1cb2576bf4af4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fc219e55e2b49f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc467eac61c994934" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4537c37650304686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63d1cb2576bf4af4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KGV und Chancen Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,216</x:t>
-[...31 lines deleted...]
-          <x:t>125,961</x:t>
+          <x:t>125,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>125,303</x:t>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,368</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>125,099</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>