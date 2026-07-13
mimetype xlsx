--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7edf49db8c04493e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88ce677c2f7b40cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63d1cb2576bf4af4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c4116824e9f47f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4537c37650304686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63d1cb2576bf4af4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R603d0c2b996b451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c4116824e9f47f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KGV und Chancen Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>125,665</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,099</x:t>
-[...377 lines deleted...]
-          <x:t>125,377</x:t>
+          <x:t>125,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>