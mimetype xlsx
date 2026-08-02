--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88ce677c2f7b40cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69839382cd6f44a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c4116824e9f47f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd6ec437fe994213"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R603d0c2b996b451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c4116824e9f47f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77219a03ef964bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd6ec437fe994213" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KGV und Chancen Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>