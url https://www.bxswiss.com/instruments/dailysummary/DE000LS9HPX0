--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69839382cd6f44a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d99ae7c445d4827" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd6ec437fe994213"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfbaae6247154996"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77219a03ef964bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd6ec437fe994213" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1acc9884d2947b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfbaae6247154996" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KGV und Chancen Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>