--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9494e1e947b0423c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re69cb2ab05ac4eab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2500e1068f644cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc07737a73252457c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4be87bf1b7d94a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2500e1068f644cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02b0df0059b64642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc07737a73252457c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erstklassige Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,436</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>160,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,456</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>