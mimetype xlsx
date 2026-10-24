--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re69cb2ab05ac4eab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f3573dce12e4468" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc07737a73252457c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf8036c3d7244a8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02b0df0059b64642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc07737a73252457c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b43f49882964ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf8036c3d7244a8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erstklassige Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...284 lines deleted...]
-          <x:t>158,064</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,249</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,751</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>