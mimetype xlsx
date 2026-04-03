--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b66cba0e45f41ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8602954261f14b73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R285bba35788147a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ffb6eb337504b62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3cfa70a4cca419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R285bba35788147a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R302bcbb7b2154a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ffb6eb337504b62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erstklassige Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>153,805</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>