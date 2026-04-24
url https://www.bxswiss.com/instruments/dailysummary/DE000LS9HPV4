--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8602954261f14b73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e4c9b7d7a5f44ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ffb6eb337504b62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a15a7812841401e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R302bcbb7b2154a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ffb6eb337504b62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cfbf1492d5044cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a15a7812841401e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erstklassige Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>149,193</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,914</x:t>
-[...485 lines deleted...]
-          <x:t>148,902</x:t>
+          <x:t>147,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>