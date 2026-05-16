--- v5 (2026-04-24)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e4c9b7d7a5f44ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a3341667e894edf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a15a7812841401e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R838e616943544a22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cfbf1492d5044cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a15a7812841401e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93d60dda415a4cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R838e616943544a22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erstklassige Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>