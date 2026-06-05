--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a3341667e894edf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc13b25fbce44118" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R838e616943544a22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88f7b1d915af4b70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93d60dda415a4cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R838e616943544a22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa4c10a57aba407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88f7b1d915af4b70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erstklassige Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,388</x:t>
+          <x:t>145,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,851</x:t>
-[...389 lines deleted...]
-          <x:t>145,382</x:t>
+          <x:t>145,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,234</x:t>
-[...4 lines deleted...]
-          <x:t>145,650</x:t>
+          <x:t>145,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>