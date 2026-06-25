--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc13b25fbce44118" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rded060e7462a429f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88f7b1d915af4b70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5475364f2c4f4046"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa4c10a57aba407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88f7b1d915af4b70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R954b66f3483f45d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5475364f2c4f4046" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erstklassige Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>145,382</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,234</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>145,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,256</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>