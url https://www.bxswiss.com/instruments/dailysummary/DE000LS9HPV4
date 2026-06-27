--- v8 (2026-06-25)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rded060e7462a429f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b2f2e8ce1cc41eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5475364f2c4f4046"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc67a002dadec4041"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R954b66f3483f45d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5475364f2c4f4046" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f036349c92c4274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc67a002dadec4041" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erstklassige Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,869</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>