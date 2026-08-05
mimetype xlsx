--- v9 (2026-06-27)
+++ v10 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b2f2e8ce1cc41eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1aadbf732af45b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc67a002dadec4041"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4543bf10ded44a72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f036349c92c4274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc67a002dadec4041" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7a441415e5a4590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4543bf10ded44a72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erstklassige Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>153,467</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>