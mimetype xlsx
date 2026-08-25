--- v10 (2026-08-05)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1aadbf732af45b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94c5ccdb05e245d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4543bf10ded44a72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R804666066dff4744"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7a441415e5a4590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4543bf10ded44a72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2c87fc827404a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R804666066dff4744" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erstklassige Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,623</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>