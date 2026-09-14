--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94c5ccdb05e245d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9494e1e947b0423c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R804666066dff4744"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2500e1068f644cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2c87fc827404a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R804666066dff4744" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4be87bf1b7d94a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2500e1068f644cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erstklassige Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...87 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,149</x:t>
-[...151 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>161,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,940</x:t>
-[...259 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>160,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,436</x:t>
-[...36 lines deleted...]
-          <x:t>161,517</x:t>
+          <x:t>160,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>