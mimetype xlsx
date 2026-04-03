--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6d6fb5f99f84138" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e42d15b76d24d32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R599dfcc3af664c5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5317893f6c404007"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c6b92c699ba47d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R599dfcc3af664c5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8755af4a20914914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5317893f6c404007" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Entspanntes Investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...544 lines deleted...]
-          <x:t>110,590</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,931</x:t>
-[...58 lines deleted...]
-          <x:t>110,695</x:t>
+          <x:t>110,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>