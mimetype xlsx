--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e42d15b76d24d32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R350dcad43a1c4c5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5317893f6c404007"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20896fcff48e4595"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8755af4a20914914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5317893f6c404007" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6fa2a32fefe4cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20896fcff48e4595" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Entspanntes Investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>