--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R350dcad43a1c4c5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e44188342ea45b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20896fcff48e4595"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c9bddd521a9493a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6fa2a32fefe4cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20896fcff48e4595" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68fde5272018481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c9bddd521a9493a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Entspanntes Investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>