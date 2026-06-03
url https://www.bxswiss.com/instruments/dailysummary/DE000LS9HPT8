--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e44188342ea45b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a6e75a591b348fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c9bddd521a9493a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re33907c159874f76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68fde5272018481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c9bddd521a9493a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2fd8540bc5241fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re33907c159874f76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Entspanntes Investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...365 lines deleted...]
-          <x:t>116,508</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,929</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>117,360</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>