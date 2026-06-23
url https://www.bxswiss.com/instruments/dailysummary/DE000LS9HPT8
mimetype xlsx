--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a6e75a591b348fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbebc2c5391d44d91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re33907c159874f76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0b22ac5f8524ee9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2fd8540bc5241fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re33907c159874f76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6162fa4d220b4aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0b22ac5f8524ee9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Entspanntes Investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>