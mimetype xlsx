--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbebc2c5391d44d91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28bba91463774ed5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0b22ac5f8524ee9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafa94dd28184465b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6162fa4d220b4aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0b22ac5f8524ee9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cebaaca80214217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafa94dd28184465b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Entspanntes Investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>