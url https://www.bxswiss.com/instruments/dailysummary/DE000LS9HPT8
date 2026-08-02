--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28bba91463774ed5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8711de1471144663" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafa94dd28184465b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fb2fd3006594ff6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cebaaca80214217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafa94dd28184465b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf64997e5eac24a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fb2fd3006594ff6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Entspanntes Investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>120,315</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,063</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>124,439</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,591</x:t>
-[...112 lines deleted...]
-          <x:t>121,655</x:t>
+          <x:t>124,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>