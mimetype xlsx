--- v10 (2026-08-02)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8711de1471144663" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7799150ecf14f21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fb2fd3006594ff6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2365cf05b6954c73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf64997e5eac24a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fb2fd3006594ff6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbec2752e56494e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2365cf05b6954c73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Entspanntes Investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>126,762</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>