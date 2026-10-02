--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7799150ecf14f21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R868a3bd0a18c4989" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2365cf05b6954c73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08a4dbc6b1cc4bd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbec2752e56494e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2365cf05b6954c73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refafd398915b4d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08a4dbc6b1cc4bd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Entspanntes Investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>133,113</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,626</x:t>
-[...6 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>130,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,706</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>131,684</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>