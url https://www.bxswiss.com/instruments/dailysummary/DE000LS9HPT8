--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R868a3bd0a18c4989" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bba997533164d2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08a4dbc6b1cc4bd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R924daf02d6c2442e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refafd398915b4d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08a4dbc6b1cc4bd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dee780408f54b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R924daf02d6c2442e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Entspanntes Investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>