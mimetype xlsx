--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d7ceafce34a433e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f34a592898d4a6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra14e6759b04b43e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99fc4d1289fd462a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbec2ce7a945b4c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra14e6759b04b43e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f2e6755f9fa4e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99fc4d1289fd462a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>internationale Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,626 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...438 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,149</x:t>
-[...144 lines deleted...]
-          <x:t>151,010</x:t>
+          <x:t>149,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>