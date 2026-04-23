--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f34a592898d4a6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R341cbf27829649c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99fc4d1289fd462a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R468113fb329c4bed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f2e6755f9fa4e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99fc4d1289fd462a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c4d9103d22348c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R468113fb329c4bed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>internationale Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,328 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>