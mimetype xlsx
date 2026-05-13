--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R341cbf27829649c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca76ab4950e44623" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R468113fb329c4bed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8be76b896d9242be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c4d9103d22348c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R468113fb329c4bed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f9a949fdee94bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8be76b896d9242be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>internationale Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>