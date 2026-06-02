--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca76ab4950e44623" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R246ac3e367aa45ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8be76b896d9242be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86209098c7334814"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f9a949fdee94bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8be76b896d9242be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7390fe080bc4475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86209098c7334814" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>internationale Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>166,366</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,876</x:t>
-[...200 lines deleted...]
-          <x:t>166,567</x:t>
+          <x:t>167,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,806</x:t>
-[...4 lines deleted...]
-          <x:t>163,917</x:t>
+          <x:t>164,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>