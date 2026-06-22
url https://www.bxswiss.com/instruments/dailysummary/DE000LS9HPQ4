--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R246ac3e367aa45ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf615b57fbadc4280" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86209098c7334814"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01073bee1744439f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7390fe080bc4475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86209098c7334814" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f60c2f3ab014473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01073bee1744439f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>internationale Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>