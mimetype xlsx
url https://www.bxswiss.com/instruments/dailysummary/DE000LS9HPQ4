--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf615b57fbadc4280" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0cdba995e824fbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01073bee1744439f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c38c184cbad43c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f60c2f3ab014473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01073bee1744439f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86f2c3fc3b4a4cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c38c184cbad43c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>internationale Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>