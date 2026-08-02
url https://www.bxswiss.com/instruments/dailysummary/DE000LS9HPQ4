--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0cdba995e824fbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74e8720e3a4d4d8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c38c184cbad43c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b7bdb8bdace476b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86f2c3fc3b4a4cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c38c184cbad43c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3a8d84acf0145fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b7bdb8bdace476b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>internationale Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>