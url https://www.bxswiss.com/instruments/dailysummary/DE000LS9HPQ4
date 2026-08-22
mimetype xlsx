--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74e8720e3a4d4d8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfb9f9dbe92a4f1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b7bdb8bdace476b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R528ad5d9f9594dd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3a8d84acf0145fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b7bdb8bdace476b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6efaeafcd95d48ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R528ad5d9f9594dd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>internationale Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>