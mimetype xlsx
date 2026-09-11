--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfb9f9dbe92a4f1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d2891c1a7a74490" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R528ad5d9f9594dd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c3475cabb694fba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6efaeafcd95d48ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R528ad5d9f9594dd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb1065ec45324b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c3475cabb694fba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>internationale Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>