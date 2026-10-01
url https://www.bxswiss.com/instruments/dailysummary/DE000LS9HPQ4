--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d2891c1a7a74490" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dbac4ca84b34e7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c3475cabb694fba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6149cc0363043ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb1065ec45324b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c3475cabb694fba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7eea9c176114dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6149cc0363043ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>internationale Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>