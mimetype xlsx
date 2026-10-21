--- v14 (2026-10-01)
+++ v15 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dbac4ca84b34e7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06c95f400c894d5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6149cc0363043ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5b4c5fdc11b4414"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7eea9c176114dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6149cc0363043ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3701ba0178f84018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5b4c5fdc11b4414" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>internationale Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>