--- v12 (2026-09-03)
+++ v13 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5516dce194684617" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref14804112f74fc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd39352f0ca324705"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83a31fdda3614f18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7f56ab71a754dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd39352f0ca324705" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eca406d58d84c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83a31fdda3614f18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Basket Deutsches Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,358 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...283 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,580</x:t>
@@ -617,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>