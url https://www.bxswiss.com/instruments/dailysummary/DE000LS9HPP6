--- v13 (2026-09-23)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref14804112f74fc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree8eeedd863f4365" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83a31fdda3614f18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R247ff58bc8de48a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eca406d58d84c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83a31fdda3614f18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R807a22337bb844d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R247ff58bc8de48a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Basket Deutsches Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,252 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>120,792</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>