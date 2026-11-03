--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree8eeedd863f4365" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf70d0f6fe674cbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R247ff58bc8de48a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R025658e8e0834fc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R807a22337bb844d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R247ff58bc8de48a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8288ab5686344dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R025658e8e0834fc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Basket Deutsches Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,155 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,840</x:t>
@@ -370,31 +265,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>