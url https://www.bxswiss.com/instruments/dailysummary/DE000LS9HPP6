--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R451cbddf7b024de2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b18845fd29149b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f747e82d8384ab4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe077f0939d9498b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5172d65588584a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f747e82d8384ab4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R686923b5c83d4874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe077f0939d9498b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Basket Deutsches Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...284 lines deleted...]
-          <x:t>116,878</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,287</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,786</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>