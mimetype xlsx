--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b18845fd29149b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55628e95fa214860" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe077f0939d9498b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R239e02084b814eb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R686923b5c83d4874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe077f0939d9498b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9d63c71efab47eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R239e02084b814eb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Basket Deutsches Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>