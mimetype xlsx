--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55628e95fa214860" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R943cda34d9504ac4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R239e02084b814eb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c5e0fb2e3624cf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9d63c71efab47eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R239e02084b814eb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R945de69b07e5428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c5e0fb2e3624cf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Basket Deutsches Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>