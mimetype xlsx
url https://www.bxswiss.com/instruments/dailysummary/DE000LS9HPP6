--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R943cda34d9504ac4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racabcd12c00942d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c5e0fb2e3624cf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c12826c74564899"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R945de69b07e5428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c5e0fb2e3624cf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re823904aca9340a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c12826c74564899" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Basket Deutsches Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>