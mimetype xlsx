--- v8 (2026-06-05)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racabcd12c00942d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56c68543393042cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c12826c74564899"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba15ffd2f68a41da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re823904aca9340a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c12826c74564899" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f35c07ad2e4496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba15ffd2f68a41da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Basket Deutsches Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>