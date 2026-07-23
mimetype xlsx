--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56c68543393042cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R443ae3f158b447af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba15ffd2f68a41da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83bbea9d7d934f6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f35c07ad2e4496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba15ffd2f68a41da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refe597e8d3664d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83bbea9d7d934f6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Basket Deutsches Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>112,748</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,897</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>111,955</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...289 lines deleted...]
-          <x:t>113,990</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>