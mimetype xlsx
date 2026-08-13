--- v10 (2026-07-23)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R443ae3f158b447af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f036285ecd8421e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83bbea9d7d934f6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R648b768e6b6248c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refe597e8d3664d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83bbea9d7d934f6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3930643f403484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R648b768e6b6248c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Basket Deutsches Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>