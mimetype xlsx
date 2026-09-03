--- v11 (2026-08-13)
+++ v12 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f036285ecd8421e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5516dce194684617" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R648b768e6b6248c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd39352f0ca324705"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3930643f403484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R648b768e6b6248c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7f56ab71a754dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd39352f0ca324705" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Basket Deutsches Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,88 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,072</x:t>
@@ -764,31 +239,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>