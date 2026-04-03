--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2764b19462624581" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc153333602bb4ead" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b26cb5ed1cf44b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b73604167c14bea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda1a2625c4de4a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b26cb5ed1cf44b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree6fa8c706ce4c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b73604167c14bea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KR Zurück in die Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>