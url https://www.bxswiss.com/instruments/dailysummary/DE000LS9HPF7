--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc153333602bb4ead" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae01844f255a415c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b73604167c14bea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7df6eb6b353e412c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree6fa8c706ce4c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b73604167c14bea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bebf8ed9b874fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7df6eb6b353e412c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KR Zurück in die Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>