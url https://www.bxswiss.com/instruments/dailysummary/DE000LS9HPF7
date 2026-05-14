--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae01844f255a415c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree545acf16a34cc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7df6eb6b353e412c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8b093a10f314d93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bebf8ed9b874fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7df6eb6b353e412c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2800a851baab4c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8b093a10f314d93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KR Zurück in die Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>