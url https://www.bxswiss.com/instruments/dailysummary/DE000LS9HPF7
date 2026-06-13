--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree545acf16a34cc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59f7fb21b41d4f49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8b093a10f314d93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39aceaeb53e548b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2800a851baab4c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8b093a10f314d93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7125f12c0a5d47bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39aceaeb53e548b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KR Zurück in die Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...522 lines deleted...]
-          <x:t>245,468</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,030</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>