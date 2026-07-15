--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59f7fb21b41d4f49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0170c3ccc224dae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39aceaeb53e548b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d7c2c5c3bb24238"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7125f12c0a5d47bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39aceaeb53e548b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41af6620a96c4f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d7c2c5c3bb24238" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KR Zurück in die Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>246,269</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>245,382</x:t>
-[...512 lines deleted...]
-          <x:t>241,901</x:t>
+          <x:t>243,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>