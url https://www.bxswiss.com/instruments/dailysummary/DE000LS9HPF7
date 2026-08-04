--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0170c3ccc224dae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1713c319dbc4358" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d7c2c5c3bb24238"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57a0826edd4f47e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41af6620a96c4f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d7c2c5c3bb24238" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2a4eafbef204252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57a0826edd4f47e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KR Zurück in die Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>