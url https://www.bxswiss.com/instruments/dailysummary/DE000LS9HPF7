--- v10 (2026-08-04)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1713c319dbc4358" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33b912eb94264b15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57a0826edd4f47e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0da08f63c05d44a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2a4eafbef204252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57a0826edd4f47e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ec5d74935874e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0da08f63c05d44a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KR Zurück in die Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,617</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>