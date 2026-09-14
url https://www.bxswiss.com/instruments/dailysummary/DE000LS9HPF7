--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33b912eb94264b15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1844d7a827034db4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0da08f63c05d44a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d398b4aeb6449ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ec5d74935874e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0da08f63c05d44a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e49f559046d424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d398b4aeb6449ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KR Zurück in die Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...11 lines deleted...]
-          <x:t>243,596</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>243,382</x:t>
-[...544 lines deleted...]
-          <x:t>250,330</x:t>
+          <x:t>248,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>