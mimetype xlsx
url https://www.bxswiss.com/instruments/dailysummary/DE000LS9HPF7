--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1844d7a827034db4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf074d8c6c434437" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d398b4aeb6449ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5453430c0f214dc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e49f559046d424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d398b4aeb6449ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb845eda4c664daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5453430c0f214dc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KR Zurück in die Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>