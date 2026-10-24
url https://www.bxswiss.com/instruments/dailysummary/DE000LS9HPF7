--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf074d8c6c434437" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cd2e36cf7bf45df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5453430c0f214dc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4420b13b409d4c09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb845eda4c664daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5453430c0f214dc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R695bbff19f134d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4420b13b409d4c09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KR Zurück in die Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HPF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>