--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb610e45b7f724661" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1be5122d0c94a45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda9900a9931d4144"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6dc8ee1fd3c4865"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recca1cd051d74c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda9900a9931d4144" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a7816a5c7f24368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6dc8ee1fd3c4865" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Value Double Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HP41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>