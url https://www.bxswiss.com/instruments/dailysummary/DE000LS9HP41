--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1be5122d0c94a45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb31d07bc63024488" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6dc8ee1fd3c4865"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71b7ee88108f4e40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a7816a5c7f24368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6dc8ee1fd3c4865" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re903aef6babf4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71b7ee88108f4e40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Value Double Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HP41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>