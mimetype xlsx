--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb31d07bc63024488" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bb2f51e91424b04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71b7ee88108f4e40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R320459d75bb2491b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re903aef6babf4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71b7ee88108f4e40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red60c7c99559470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R320459d75bb2491b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Value Double Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HP41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>