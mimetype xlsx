--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf67c88e6b3e04a55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d09984a19ee4aec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R459f630b7cbe47f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8465cebf6f5d4c32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ba31a23cffc4ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R459f630b7cbe47f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84bf13e12f21443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8465cebf6f5d4c32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Value Double Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HP41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>