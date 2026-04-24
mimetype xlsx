--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d09984a19ee4aec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd7117a7bf27409c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8465cebf6f5d4c32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c76c6b6bf9142d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84bf13e12f21443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8465cebf6f5d4c32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9473ce3051094e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c76c6b6bf9142d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Value Double Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HP41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>203,268</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>197,861</x:t>
-[...393 lines deleted...]
-        <x:is>
           <x:t>203,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>203,404</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>201,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,571</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>