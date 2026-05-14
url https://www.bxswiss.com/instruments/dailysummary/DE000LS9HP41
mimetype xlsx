--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd7117a7bf27409c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5072121d6f0f4b40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c76c6b6bf9142d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba765213860d47ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9473ce3051094e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c76c6b6bf9142d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3ab844cbc30449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba765213860d47ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Value Double Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HP41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>