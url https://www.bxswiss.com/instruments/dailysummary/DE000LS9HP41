--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5072121d6f0f4b40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23791c1fb9464f0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba765213860d47ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7ef049616964a12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3ab844cbc30449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba765213860d47ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0356964d5ff4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7ef049616964a12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Value Double Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HP41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>