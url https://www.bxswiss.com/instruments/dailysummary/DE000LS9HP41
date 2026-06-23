--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23791c1fb9464f0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cc07681278b4edc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7ef049616964a12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R005d681e8e914909"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0356964d5ff4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7ef049616964a12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c8fa8eb46364fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R005d681e8e914909" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Value Double Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HP41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>