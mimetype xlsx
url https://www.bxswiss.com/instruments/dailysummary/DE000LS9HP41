--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cc07681278b4edc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R880b8c2ce6354dcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R005d681e8e914909"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36818193ae5d4b70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c8fa8eb46364fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R005d681e8e914909" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R642a944cd96e495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36818193ae5d4b70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Value Double Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HP41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>