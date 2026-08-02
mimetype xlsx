--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R880b8c2ce6354dcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb6046d4317a4884" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36818193ae5d4b70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcd2996234d3499f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R642a944cd96e495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36818193ae5d4b70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4944df725b24b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcd2996234d3499f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Value Double Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HP41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>