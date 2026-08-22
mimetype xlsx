--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb6046d4317a4884" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb610e45b7f724661" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcd2996234d3499f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda9900a9931d4144"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4944df725b24b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcd2996234d3499f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recca1cd051d74c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda9900a9931d4144" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Value Double Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HP41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>