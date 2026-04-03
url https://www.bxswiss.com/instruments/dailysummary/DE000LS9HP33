--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3469c3d8c92f4120" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03d91f5daab64016" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R574a6025efa54930"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb73ac73eeb7f4cf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a59318236d34862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R574a6025efa54930" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51a869d3b18848e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb73ac73eeb7f4cf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PushUp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HP33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>