--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03d91f5daab64016" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dc8936d9dce4a62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb73ac73eeb7f4cf8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7a92e52df644fd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51a869d3b18848e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb73ac73eeb7f4cf8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2af7c981191e4d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7a92e52df644fd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PushUp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HP33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>141,517</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,988</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>145,410</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>