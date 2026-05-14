--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dc8936d9dce4a62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d5c1e4e4bf44fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7a92e52df644fd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a19ce694aec4233"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2af7c981191e4d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7a92e52df644fd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R588debd3732b4d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a19ce694aec4233" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PushUp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HP33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>