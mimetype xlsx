--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d5c1e4e4bf44fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re52a4a8e64da46d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a19ce694aec4233"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05dff64d119f4ff3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R588debd3732b4d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a19ce694aec4233" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8c7391254f24897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05dff64d119f4ff3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PushUp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HP33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>