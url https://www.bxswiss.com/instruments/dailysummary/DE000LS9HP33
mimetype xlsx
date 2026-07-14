--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re52a4a8e64da46d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R626dfe4028b042ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05dff64d119f4ff3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R044bdbf19e4849b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8c7391254f24897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05dff64d119f4ff3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8922ef79b23c47a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R044bdbf19e4849b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PushUp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HP33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>