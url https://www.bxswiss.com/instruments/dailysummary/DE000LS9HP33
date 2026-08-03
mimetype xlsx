--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R626dfe4028b042ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f9712ef1114405a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R044bdbf19e4849b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R533962f344c54d5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8922ef79b23c47a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R044bdbf19e4849b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5696d691a8246d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R533962f344c54d5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PushUp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HP33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>