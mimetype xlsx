--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f9712ef1114405a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d46762d6714dbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R533962f344c54d5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23e07cc013274b35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5696d691a8246d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R533962f344c54d5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R290a43e11efd40ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23e07cc013274b35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PushUp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HP33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>