--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d46762d6714dbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97c02c1050b842a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23e07cc013274b35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e37e5dde2684166"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R290a43e11efd40ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23e07cc013274b35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30e6bf2c632f46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e37e5dde2684166" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PushUp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HP33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>