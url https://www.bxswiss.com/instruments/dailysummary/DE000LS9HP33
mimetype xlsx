--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97c02c1050b842a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0925b91b26b14330" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e37e5dde2684166"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e3d27a60a4e42b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30e6bf2c632f46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e37e5dde2684166" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16f8436ba326414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e3d27a60a4e42b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PushUp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HP33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>