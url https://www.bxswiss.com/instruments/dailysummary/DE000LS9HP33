--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0925b91b26b14330" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7f40ddda69c4e97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e3d27a60a4e42b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra89c4bb0fa4349b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16f8436ba326414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e3d27a60a4e42b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R535b33e2cdf14614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra89c4bb0fa4349b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PushUp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HP33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>