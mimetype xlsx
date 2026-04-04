--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f157a81d62b481e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcefc27f805f64da1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc44144da5c9b4c37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b176052a0c74c42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbae3f2f321db41ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc44144da5c9b4c37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3a9f5b736ab44d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b176052a0c74c42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HP25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,986</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>