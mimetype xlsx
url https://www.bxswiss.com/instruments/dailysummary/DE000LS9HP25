--- v5 (2026-04-04)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcefc27f805f64da1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77f342dc32c04a30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b176052a0c74c42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5278334a3114abc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3a9f5b736ab44d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b176052a0c74c42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc19eaccf3914545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5278334a3114abc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HP25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>