--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77f342dc32c04a30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeddd4192a544691" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5278334a3114abc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d7621b405514a70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc19eaccf3914545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5278334a3114abc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe6ff17764bf48be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d7621b405514a70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HP25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>