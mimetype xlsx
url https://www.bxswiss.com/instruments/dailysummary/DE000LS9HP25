--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeddd4192a544691" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0845c40f928942c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d7621b405514a70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d82ea34f5ab4f61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe6ff17764bf48be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d7621b405514a70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R569f801d4ee74f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d82ea34f5ab4f61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HP25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>