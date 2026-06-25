--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0845c40f928942c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8b86371df6c4658" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d82ea34f5ab4f61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35852a95736d46b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R569f801d4ee74f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d82ea34f5ab4f61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e31dafc3969466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35852a95736d46b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HP25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>