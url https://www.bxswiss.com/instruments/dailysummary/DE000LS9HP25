--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8b86371df6c4658" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7566a2f02cb14faa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35852a95736d46b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20cf8db26d9844fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e31dafc3969466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35852a95736d46b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re510e1667f35403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20cf8db26d9844fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HP25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>