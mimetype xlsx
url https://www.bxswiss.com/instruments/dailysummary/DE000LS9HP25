--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7566a2f02cb14faa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e40a9a00c3e46d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20cf8db26d9844fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ec05ee701eb4ffe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re510e1667f35403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20cf8db26d9844fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8081c48d73504aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ec05ee701eb4ffe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HP25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>