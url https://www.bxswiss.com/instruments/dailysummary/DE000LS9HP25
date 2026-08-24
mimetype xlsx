--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e40a9a00c3e46d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3a2f2a994cd4cf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ec05ee701eb4ffe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2f925c152d24d84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8081c48d73504aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ec05ee701eb4ffe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47addb0c8da349e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2f925c152d24d84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HP25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,479 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>