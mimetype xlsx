--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3a2f2a994cd4cf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra73f97970f7243e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2f925c152d24d84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2118c35462444257"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47addb0c8da349e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2f925c152d24d84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e1052c378cb4f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2118c35462444257" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HP25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,288 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -597,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>