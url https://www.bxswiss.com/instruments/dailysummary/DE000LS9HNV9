--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0616616fb4ff46ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R075c7023b3f8483d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a27ac65a19544da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re55af08531b44df9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b6ef4f45dbd4c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a27ac65a19544da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refd1dee56e554fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re55af08531b44df9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Delta Dividendenfundament</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>