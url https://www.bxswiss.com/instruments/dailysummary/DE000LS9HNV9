--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R075c7023b3f8483d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47db8e9bf1b64aa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re55af08531b44df9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b372841db0049b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refd1dee56e554fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re55af08531b44df9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd163f2f423274d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b372841db0049b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Delta Dividendenfundament</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>