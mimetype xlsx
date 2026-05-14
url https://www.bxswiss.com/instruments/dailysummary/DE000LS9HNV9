--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47db8e9bf1b64aa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73b96c53231e462c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b372841db0049b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93a1da5ef22f4b5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd163f2f423274d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b372841db0049b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3837612aabda41ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93a1da5ef22f4b5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Delta Dividendenfundament</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>199,863</x:t>
-[...333 lines deleted...]
-          <x:t>200,245</x:t>
+          <x:t>200,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>