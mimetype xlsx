--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73b96c53231e462c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ba046fc469d477b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93a1da5ef22f4b5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66ea1609378a4d41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3837612aabda41ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93a1da5ef22f4b5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4c01202c45343ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66ea1609378a4d41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Delta Dividendenfundament</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>