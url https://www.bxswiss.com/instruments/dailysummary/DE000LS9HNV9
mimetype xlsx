--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ba046fc469d477b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7afb1ad4f717488c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66ea1609378a4d41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47de5431e56a40ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4c01202c45343ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66ea1609378a4d41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33936cfc9d4e4e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47de5431e56a40ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Delta Dividendenfundament</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>207,052</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...370 lines deleted...]
-          <x:t>210,542</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>