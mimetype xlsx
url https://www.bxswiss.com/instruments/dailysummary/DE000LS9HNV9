--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7afb1ad4f717488c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b75f2a207124b44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47de5431e56a40ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fa49e8509674514"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33936cfc9d4e4e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47de5431e56a40ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bdd66b8d5b248eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fa49e8509674514" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Delta Dividendenfundament</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>