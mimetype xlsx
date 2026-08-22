--- v10 (2026-07-13)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b75f2a207124b44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racfd2fa29c47446d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fa49e8509674514"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re77ef99b553e409c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bdd66b8d5b248eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fa49e8509674514" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25f6371b014d4ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re77ef99b553e409c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Delta Dividendenfundament</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>211,505</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>