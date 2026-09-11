--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racfd2fa29c47446d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a02be9de71246ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re77ef99b553e409c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4702ff8cb6fc46bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25f6371b014d4ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re77ef99b553e409c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd83d83776ddf44e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4702ff8cb6fc46bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Delta Dividendenfundament</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>