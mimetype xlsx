--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a02be9de71246ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd106e6cd4e014b7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4702ff8cb6fc46bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R042ac8e07843463b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd83d83776ddf44e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4702ff8cb6fc46bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cbcd6d76bd24ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R042ac8e07843463b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Delta Dividendenfundament</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>269,090</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>263,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,135</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>