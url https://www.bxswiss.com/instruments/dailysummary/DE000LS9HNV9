--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd106e6cd4e014b7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a657a1fed6849c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R042ac8e07843463b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce28c61a385b4c4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cbcd6d76bd24ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R042ac8e07843463b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73d1449778354bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce28c61a385b4c4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Delta Dividendenfundament</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>