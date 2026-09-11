--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra571f4e9979947e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe6027964c204a05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R848ae713423348df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3df26953e9ac4720"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R297e281ac5e849fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R848ae713423348df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6adcb77b8c054ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3df26953e9ac4720" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Behind the Scenes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>07.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,516</x:t>
-[...48 lines deleted...]
-          <x:t>87,505</x:t>
+          <x:t>87,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,458</x:t>
-[...220 lines deleted...]
-          <x:t>87,521</x:t>
+          <x:t>87,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>