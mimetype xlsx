--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe6027964c204a05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1348778b81748f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3df26953e9ac4720"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4df33cc48a4444e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6adcb77b8c054ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3df26953e9ac4720" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc7f896b59e64109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4df33cc48a4444e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Behind the Scenes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>87,505</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,458</x:t>
-[...291 lines deleted...]
-          <x:t>87,795</x:t>
+          <x:t>87,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,766</x:t>
-[...60 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>88,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,808</x:t>
-[...225 lines deleted...]
-          <x:t>88,165</x:t>
+          <x:t>88,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>