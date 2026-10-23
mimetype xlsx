--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1348778b81748f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67ad204640b94317" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4df33cc48a4444e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1539de4b6794358"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc7f896b59e64109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4df33cc48a4444e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd009e67be30348dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1539de4b6794358" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Behind the Scenes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,625 +149,220 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,808</x:t>
-[...355 lines deleted...]
-          <x:t>88,349</x:t>
+          <x:t>88,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,439</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,345</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>