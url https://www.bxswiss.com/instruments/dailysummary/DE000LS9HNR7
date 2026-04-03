--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R628150ca9f1640d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c38c369b3914f09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48bd2aec19fc4a24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99653e07fb544201"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00710287ff274b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48bd2aec19fc4a24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe7cd61db98647a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99653e07fb544201" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Behind the Scenes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>86,174</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>86,051</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>85,828</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,963</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>84,837</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>