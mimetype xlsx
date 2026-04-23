--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c38c369b3914f09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1dd71c7529d49b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99653e07fb544201"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda59ca5b5bd049ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe7cd61db98647a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99653e07fb544201" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd026d76e55cf4d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda59ca5b5bd049ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Behind the Scenes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>