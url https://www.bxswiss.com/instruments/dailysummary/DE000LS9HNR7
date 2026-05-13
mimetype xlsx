--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1dd71c7529d49b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R137ad0c041d5487c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda59ca5b5bd049ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b67f947730145fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd026d76e55cf4d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda59ca5b5bd049ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceb1d0b9e4d94516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b67f947730145fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Behind the Scenes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>86,012</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,905</x:t>
-[...458 lines deleted...]
-          <x:t>85,959</x:t>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,992</x:t>
-        </x:is>
-[...25 lines deleted...]
-          <x:t>86,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>