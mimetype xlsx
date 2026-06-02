--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R137ad0c041d5487c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb94d525f714df4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b67f947730145fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8405c3941e874ecf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceb1d0b9e4d94516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b67f947730145fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R848e5ae796934d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8405c3941e874ecf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Behind the Scenes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>85,959</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>85,941</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,805</x:t>
-[...38 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>85,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,877</x:t>
+          <x:t>85,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,745</x:t>
-        </x:is>
-[...84 lines deleted...]
-          <x:t>85,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>