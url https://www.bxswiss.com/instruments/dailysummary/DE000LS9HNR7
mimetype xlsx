--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb94d525f714df4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra893e664f50f4e90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8405c3941e874ecf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R866dfd7083914a79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R848e5ae796934d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8405c3941e874ecf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93fd4c17986a48c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R866dfd7083914a79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Behind the Scenes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>85,820</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,883</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>85,745</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>