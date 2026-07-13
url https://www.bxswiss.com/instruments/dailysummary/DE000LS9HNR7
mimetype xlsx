--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra893e664f50f4e90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebcac8b980804c81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R866dfd7083914a79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf522b63df4904130"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93fd4c17986a48c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R866dfd7083914a79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aeff2b413064262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf522b63df4904130" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Behind the Scenes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>86,058</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,214</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>86,136</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,127</x:t>
-[...188 lines deleted...]
-          <x:t>86,154</x:t>
+          <x:t>86,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>86,613</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>