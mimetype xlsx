--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebcac8b980804c81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R037a364749314551" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf522b63df4904130"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4351fe192e784c68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aeff2b413064262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf522b63df4904130" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49117f8ce46b4e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4351fe192e784c68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Behind the Scenes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>86,435</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,248</x:t>
-[...48 lines deleted...]
-          <x:t>86,154</x:t>
+          <x:t>86,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>86,253</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,362</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>86,357</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>