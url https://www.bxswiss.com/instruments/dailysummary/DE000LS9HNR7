--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R037a364749314551" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra571f4e9979947e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4351fe192e784c68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R848ae713423348df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49117f8ce46b4e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4351fe192e784c68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R297e281ac5e849fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R848ae713423348df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Behind the Scenes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>