--- v14 (2026-09-14)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c84724be0f345b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2763be2f8dd4716" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a167db736ee4c6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf896421eabeb4dd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51ee9048b1a94b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a167db736ee4c6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95efb1a4e7234e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf896421eabeb4dd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DA-Stockpicker</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...106 lines deleted...]
-          <x:t>109,861</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,836</x:t>
-[...389 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>109,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>