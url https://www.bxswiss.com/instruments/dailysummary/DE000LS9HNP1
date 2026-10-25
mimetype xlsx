--- v15 (2026-10-05)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2763be2f8dd4716" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f2a03289104224" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf896421eabeb4dd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e5bd77b44cf448d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95efb1a4e7234e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf896421eabeb4dd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cc71bf117c24b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e5bd77b44cf448d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DA-Stockpicker</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...166 lines deleted...]
-          <x:t>109,212</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,158</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>111,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>