--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc29c99cf8ee54a33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R647343fbf32845bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04e10ab427eb420a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7e51178dad44c64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc279167edac042d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04e10ab427eb420a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e5fd26a6e7a41ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7e51178dad44c64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DA-Stockpicker</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>