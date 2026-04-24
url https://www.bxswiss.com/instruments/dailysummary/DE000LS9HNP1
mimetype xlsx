--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R647343fbf32845bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5daad7ed10de4dae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7e51178dad44c64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd36dd033401c4eae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e5fd26a6e7a41ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7e51178dad44c64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27952dfc8cb54c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd36dd033401c4eae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DA-Stockpicker</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>