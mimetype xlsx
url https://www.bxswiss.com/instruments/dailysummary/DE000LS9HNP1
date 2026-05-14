--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5daad7ed10de4dae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf14465ad9a994894" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd36dd033401c4eae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra359b83b1a7c42f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27952dfc8cb54c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd36dd033401c4eae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R043d3883e0414b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra359b83b1a7c42f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DA-Stockpicker</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>103,402</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,978</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>104,044</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,362</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,370</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>