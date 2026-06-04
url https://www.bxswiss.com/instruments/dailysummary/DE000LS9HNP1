--- v8 (2026-05-14)
+++ v9 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf14465ad9a994894" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bdbd4a75e1e4263" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra359b83b1a7c42f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd64a2efc6d614378"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R043d3883e0414b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra359b83b1a7c42f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9a36bc3ae704637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd64a2efc6d614378" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DA-Stockpicker</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...301 lines deleted...]
-          <x:t>106,360</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,655</x:t>
-[...242 lines deleted...]
-          <x:t>104,910</x:t>
+          <x:t>105,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,928</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>106,334</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>