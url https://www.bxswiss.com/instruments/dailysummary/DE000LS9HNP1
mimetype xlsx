--- v9 (2026-06-04)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bdbd4a75e1e4263" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R250534e49fcd4465" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd64a2efc6d614378"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00cd7851467f4565"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9a36bc3ae704637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd64a2efc6d614378" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3269e7b1fc6d4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00cd7851467f4565" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DA-Stockpicker</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>