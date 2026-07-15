--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R250534e49fcd4465" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da65f2ad2c54eb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00cd7851467f4565"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06eee7faf2944c32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3269e7b1fc6d4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00cd7851467f4565" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1649997a20b440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06eee7faf2944c32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DA-Stockpicker</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>