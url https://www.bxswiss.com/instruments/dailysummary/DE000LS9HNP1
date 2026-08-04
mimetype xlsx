--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da65f2ad2c54eb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfe16cd659dd4759" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06eee7faf2944c32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R065f8c5b8feb4fdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1649997a20b440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06eee7faf2944c32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff44a44962334467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R065f8c5b8feb4fdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DA-Stockpicker</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>