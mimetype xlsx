--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfe16cd659dd4759" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02f9c734a1d34c71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R065f8c5b8feb4fdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7934ed6ede0e42ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff44a44962334467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R065f8c5b8feb4fdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdea2c01a579c46f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7934ed6ede0e42ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DA-Stockpicker</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,339</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>