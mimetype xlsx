--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02f9c734a1d34c71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c84724be0f345b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7934ed6ede0e42ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a167db736ee4c6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdea2c01a579c46f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7934ed6ede0e42ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51ee9048b1a94b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a167db736ee4c6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DA-Stockpicker</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,485 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,778</x:t>
@@ -717,31 +299,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>