--- v10 (2026-08-22)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccd8644377594113" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb58280b820394e89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92567c3ba1d64d33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdddae04f3bf34522"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9e70084f7954956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92567c3ba1d64d33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b8b404b89ae4a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdddae04f3bf34522" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIRETURN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,938</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>162,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>