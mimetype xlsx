--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb58280b820394e89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bb81a862f98405b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdddae04f3bf34522"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e57d42aac854b13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b8b404b89ae4a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdddae04f3bf34522" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re25ff32cdc4b46dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e57d42aac854b13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIRETURN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>