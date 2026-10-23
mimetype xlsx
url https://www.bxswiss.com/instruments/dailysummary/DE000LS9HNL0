--- v12 (2026-10-02)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bb81a862f98405b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6417390ad4664fe7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e57d42aac854b13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d8c63efbf6b4989"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re25ff32cdc4b46dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e57d42aac854b13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92f2039f86d8416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d8c63efbf6b4989" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIRETURN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>161,835</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>160,040</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>