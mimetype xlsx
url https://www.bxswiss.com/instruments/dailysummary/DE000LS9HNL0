--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc3c18df44ee4c83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd3e126e31f44a0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03877bd241f740f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21be2c5711dd4911"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8514690e792a430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03877bd241f740f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae895490871d44cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21be2c5711dd4911" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIRETURN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>