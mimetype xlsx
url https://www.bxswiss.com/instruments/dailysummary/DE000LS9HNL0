--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd3e126e31f44a0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebff8cf040054f69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21be2c5711dd4911"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18ec094357f846a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae895490871d44cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21be2c5711dd4911" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ff82161cc424bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18ec094357f846a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIRETURN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>