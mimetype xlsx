--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebff8cf040054f69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d964b193c3442f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18ec094357f846a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra728657f80914c5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ff82161cc424bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18ec094357f846a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eb954a9a78e4fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra728657f80914c5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIRETURN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>