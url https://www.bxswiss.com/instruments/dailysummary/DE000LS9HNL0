--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d964b193c3442f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R541a708bde084917" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra728657f80914c5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb36e0dad82974149"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eb954a9a78e4fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra728657f80914c5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcef61b09a1e1443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb36e0dad82974149" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIRETURN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>148,452</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,820</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...359 lines deleted...]
-          <x:t>147,349</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,242</x:t>
-        </x:is>
-[...35 lines deleted...]
-          <x:t>148,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>