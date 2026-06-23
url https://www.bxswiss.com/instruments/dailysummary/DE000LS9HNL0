--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R541a708bde084917" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f8dfaf7bf8149be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb36e0dad82974149"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a029d33c7af4675"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcef61b09a1e1443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb36e0dad82974149" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref068e21a6f7473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a029d33c7af4675" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIRETURN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>147,349</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,242</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>148,242</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>