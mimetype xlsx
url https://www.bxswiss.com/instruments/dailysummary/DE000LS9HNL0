--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f8dfaf7bf8149be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ac2b18e95f45f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a029d33c7af4675"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra48971cc403a4cfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref068e21a6f7473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a029d33c7af4675" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4f89765195f4da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra48971cc403a4cfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIRETURN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>