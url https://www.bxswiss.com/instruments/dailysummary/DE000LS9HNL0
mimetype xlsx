--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ac2b18e95f45f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34514ed20d86422f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra48971cc403a4cfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde04dc37f64547b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4f89765195f4da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra48971cc403a4cfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4610d7444aac4b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde04dc37f64547b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIRETURN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>