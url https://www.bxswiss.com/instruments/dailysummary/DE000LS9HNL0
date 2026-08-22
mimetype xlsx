--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34514ed20d86422f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccd8644377594113" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde04dc37f64547b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92567c3ba1d64d33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4610d7444aac4b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde04dc37f64547b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9e70084f7954956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92567c3ba1d64d33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIRETURN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>156,863</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,301</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,386</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>