--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbaac32fd4344e87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59dcd7de86c54a56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b5cf3f3b9e94ff9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54597e08bf504772"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2899f2a8cbfd4b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b5cf3f3b9e94ff9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f70c3e0d533414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54597e08bf504772" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unsere'Babys'MitZukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>84,450</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,679</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>84,784</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,634</x:t>
-[...463 lines deleted...]
-          <x:t>83,816</x:t>
+          <x:t>84,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>