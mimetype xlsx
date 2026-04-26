--- v7 (2026-04-03)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59dcd7de86c54a56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cdcc4779ef54460" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54597e08bf504772"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55b8af7d7add4a00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f70c3e0d533414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54597e08bf504772" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d0b9c2431e54749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55b8af7d7add4a00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unsere'Babys'MitZukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>