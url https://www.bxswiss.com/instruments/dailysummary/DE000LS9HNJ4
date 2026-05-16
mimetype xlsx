--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cdcc4779ef54460" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5832140db16c4713" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55b8af7d7add4a00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ede414df53b4397"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d0b9c2431e54749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55b8af7d7add4a00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a17a0a6e2644bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ede414df53b4397" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unsere'Babys'MitZukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>84,978</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,872</x:t>
-[...75 lines deleted...]
-          <x:t>85,309</x:t>
+          <x:t>84,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,957</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>85,285</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>