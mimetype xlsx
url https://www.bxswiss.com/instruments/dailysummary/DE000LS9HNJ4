--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5832140db16c4713" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85a93ae8be614767" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ede414df53b4397"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R505e5cec2588423f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a17a0a6e2644bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ede414df53b4397" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36eed86b7b014722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R505e5cec2588423f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unsere'Babys'MitZukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>85,134</x:t>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,028</x:t>
-[...183 lines deleted...]
-          <x:t>84,873</x:t>
+          <x:t>84,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,929</x:t>
-[...31 lines deleted...]
-          <x:t>84,788</x:t>
+          <x:t>84,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>84,705</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>