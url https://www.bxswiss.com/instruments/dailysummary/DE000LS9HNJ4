--- v10 (2026-06-05)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85a93ae8be614767" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra369ffc3250a42a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R505e5cec2588423f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba78b5fa6c4b4e2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36eed86b7b014722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R505e5cec2588423f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99cf175a61164bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba78b5fa6c4b4e2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unsere'Babys'MitZukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,598 +149,220 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,929</x:t>
-[...31 lines deleted...]
-          <x:t>84,788</x:t>
+          <x:t>84,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...496 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,043</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>