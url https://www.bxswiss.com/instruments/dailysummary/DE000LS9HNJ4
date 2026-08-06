--- v11 (2026-06-27)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra369ffc3250a42a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde6878ebe2a0418a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba78b5fa6c4b4e2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe8f3242b82b4577"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99cf175a61164bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba78b5fa6c4b4e2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f63021d0afe4f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe8f3242b82b4577" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unsere'Babys'MitZukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>85,101</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,092</x:t>
-[...70 lines deleted...]
-          <x:t>85,294</x:t>
+          <x:t>85,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,221</x:t>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...262 lines deleted...]
-          <x:t>85,286</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>