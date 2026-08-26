--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde6878ebe2a0418a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R889d40ffbfc145cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe8f3242b82b4577"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb267e23cb07c4729"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f63021d0afe4f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe8f3242b82b4577" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2e3ccdc18f34ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb267e23cb07c4729" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unsere'Babys'MitZukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>