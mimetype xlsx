--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R889d40ffbfc145cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d8f8833e8c6434f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb267e23cb07c4729"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7808cff74b6438f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2e3ccdc18f34ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb267e23cb07c4729" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc76576e9bf2f4dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7808cff74b6438f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unsere'Babys'MitZukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,463</x:t>
-[...48 lines deleted...]
-          <x:t>86,453</x:t>
+          <x:t>86,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,406</x:t>
-[...107 lines deleted...]
-          <x:t>86,611</x:t>
+          <x:t>86,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,697</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>86,559</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>