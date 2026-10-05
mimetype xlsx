--- v14 (2026-09-15)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d8f8833e8c6434f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2aa84b2ee3c4cad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7808cff74b6438f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recc85330ee714489"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc76576e9bf2f4dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7808cff74b6438f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9289f6a3747649b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recc85330ee714489" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unsere'Babys'MitZukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>86,695</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,857</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>86,582</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,740</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,711</x:t>
-[...350 lines deleted...]
-          <x:t>87,142</x:t>
+          <x:t>87,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>