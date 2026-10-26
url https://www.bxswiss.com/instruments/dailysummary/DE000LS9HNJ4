--- v15 (2026-10-05)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2aa84b2ee3c4cad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62a9d66490f849dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recc85330ee714489"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a6259bb81e4d2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9289f6a3747649b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recc85330ee714489" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf648a0e5fe5e4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a6259bb81e4d2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unsere'Babys'MitZukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>