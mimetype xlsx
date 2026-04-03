--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb576f61d5c854360" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f3ca61817054444" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14b870b955b346c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red6d145462b74b41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27ac048e3f4f4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14b870b955b346c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf653481c68374ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red6d145462b74b41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Century Dividend Paying Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>