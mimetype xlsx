--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f3ca61817054444" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcbfd1d7ac284774" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red6d145462b74b41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8185fad1b3314edd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf653481c68374ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red6d145462b74b41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95880cb5c3244789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8185fad1b3314edd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Century Dividend Paying Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>