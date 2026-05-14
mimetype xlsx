--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcbfd1d7ac284774" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5168cc8d9f3b4d58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8185fad1b3314edd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R518a6bdaf80a466a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95880cb5c3244789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8185fad1b3314edd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77e9610a0d654bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R518a6bdaf80a466a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Century Dividend Paying Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>153,257</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,175</x:t>
-[...409 lines deleted...]
-          <x:t>157,100</x:t>
+          <x:t>155,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>