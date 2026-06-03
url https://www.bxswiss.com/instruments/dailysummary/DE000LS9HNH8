--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5168cc8d9f3b4d58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07c03b51f4824b87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R518a6bdaf80a466a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4056daa85494abc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77e9610a0d654bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R518a6bdaf80a466a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R192840897fc8440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4056daa85494abc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Century Dividend Paying Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>