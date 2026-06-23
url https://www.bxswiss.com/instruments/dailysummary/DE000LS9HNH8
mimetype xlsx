--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07c03b51f4824b87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R828750e3c233401e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4056daa85494abc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R887abca95f734627"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R192840897fc8440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4056daa85494abc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35af7b67ad7149eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R887abca95f734627" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Century Dividend Paying Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>154,207</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,890</x:t>
-[...205 lines deleted...]
-          <x:t>153,360</x:t>
+          <x:t>155,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,589</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>154,797</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>