--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R828750e3c233401e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55eb67a494c0478b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R887abca95f734627"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabaaea5696fa4873"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35af7b67ad7149eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R887abca95f734627" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1434c9d264a34c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabaaea5696fa4873" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Century Dividend Paying Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>154,074</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,731</x:t>
-[...301 lines deleted...]
-          <x:t>154,959</x:t>
+          <x:t>153,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>