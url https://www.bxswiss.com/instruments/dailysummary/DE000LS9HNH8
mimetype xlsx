--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55eb67a494c0478b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16fafc60f23648c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabaaea5696fa4873"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6237fb7acdb140a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1434c9d264a34c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabaaea5696fa4873" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66d352c9345241eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6237fb7acdb140a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Century Dividend Paying Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,913</x:t>
@@ -737,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>