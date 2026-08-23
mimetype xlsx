--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16fafc60f23648c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd23694b8000b48f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6237fb7acdb140a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd81ae620b7bf4496"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66d352c9345241eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6237fb7acdb140a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7678cf5c5f73419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd81ae620b7bf4496" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Century Dividend Paying Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,388 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>