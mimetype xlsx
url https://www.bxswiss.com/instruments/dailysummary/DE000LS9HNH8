--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd23694b8000b48f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16a485cb71cc42e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd81ae620b7bf4496"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7ea790f7527489e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7678cf5c5f73419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd81ae620b7bf4496" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R420fbffbae5c467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7ea790f7527489e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Century Dividend Paying Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...387 lines deleted...]
-          <x:t>165,619</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,606</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>14.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>