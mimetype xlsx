--- v12 (2026-09-14)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0c7d01902b14f07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5312a8300f48435b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbeef248c5fe4630"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75fa22aba9e345a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e4aa49f828846df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbeef248c5fe4630" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0babfaa98e864368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75fa22aba9e345a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUSCULUM Trend Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,093</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>43,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,615</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>