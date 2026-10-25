--- v13 (2026-10-05)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5312a8300f48435b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc14b31166562423b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75fa22aba9e345a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d794d007369429d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0babfaa98e864368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75fa22aba9e345a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc259076e7ef94b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d794d007369429d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUSCULUM Trend Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>43,656</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,858</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>43,385</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,438</x:t>
-        </x:is>
-[...386 lines deleted...]
-          <x:t>42,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>