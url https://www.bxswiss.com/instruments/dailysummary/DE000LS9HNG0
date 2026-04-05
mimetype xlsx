--- v3 (2026-02-21)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b2a962e5d184eb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0553a9689614fec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c0ea12cb4214491"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ab434e173774619"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf69ec53afcc04a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c0ea12cb4214491" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48daec8a23fc4f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ab434e173774619" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUSCULUM Trend Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>45,139</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>