--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0553a9689614fec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec2741530b4d4e9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ab434e173774619"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6501b1567bc64807"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48daec8a23fc4f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ab434e173774619" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8fddcb4042c4a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6501b1567bc64807" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUSCULUM Trend Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>43,128</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,806</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,095</x:t>
-[...355 lines deleted...]
-          <x:t>43,686</x:t>
+          <x:t>43,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>