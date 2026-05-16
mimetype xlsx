--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec2741530b4d4e9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1d13894a4734b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6501b1567bc64807"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0be153582c68450a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8fddcb4042c4a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6501b1567bc64807" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R966b7395b8304921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0be153582c68450a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUSCULUM Trend Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>44,318</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,318</x:t>
-[...296 lines deleted...]
-          <x:t>43,287</x:t>
+          <x:t>43,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>