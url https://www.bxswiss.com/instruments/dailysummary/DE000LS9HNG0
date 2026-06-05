--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1d13894a4734b00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5380b1aee5594c96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0be153582c68450a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40655d118bb44827"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R966b7395b8304921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0be153582c68450a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e94de7724404b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40655d118bb44827" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUSCULUM Trend Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>