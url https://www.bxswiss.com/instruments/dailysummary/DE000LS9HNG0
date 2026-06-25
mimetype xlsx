--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5380b1aee5594c96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85c78faeff2f4137" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40655d118bb44827"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aa16e3963e84b28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e94de7724404b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40655d118bb44827" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2be5aa377dbd4ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aa16e3963e84b28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUSCULUM Trend Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>43,936</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,081</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>43,067</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,646</x:t>
-[...188 lines deleted...]
-          <x:t>42,974</x:t>
+          <x:t>42,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>