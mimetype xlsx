--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85c78faeff2f4137" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c1aca6de0544e02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aa16e3963e84b28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf2a4299448b4c6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2be5aa377dbd4ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aa16e3963e84b28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e78d3d6103147b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf2a4299448b4c6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUSCULUM Trend Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>43,067</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,646</x:t>
-[...222 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>42,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,969</x:t>
-[...188 lines deleted...]
-          <x:t>42,869</x:t>
+          <x:t>42,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,668</x:t>
-[...134 lines deleted...]
-          <x:t>41,568</x:t>
+          <x:t>42,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>