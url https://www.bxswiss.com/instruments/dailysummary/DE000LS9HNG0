--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c1aca6de0544e02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R207ce257b7b54f61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf2a4299448b4c6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R317c43775c214d96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e78d3d6103147b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf2a4299448b4c6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62d760dc1c0545e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R317c43775c214d96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUSCULUM Trend Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>42,869</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,668</x:t>
-[...286 lines deleted...]
-          <x:t>43,157</x:t>
+          <x:t>42,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,077</x:t>
-[...215 lines deleted...]
-          <x:t>42,138</x:t>
+          <x:t>42,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>