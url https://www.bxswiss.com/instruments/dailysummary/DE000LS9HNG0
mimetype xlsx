--- v10 (2026-08-04)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R207ce257b7b54f61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f506273b4f747a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R317c43775c214d96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7236a1b57dcc4236"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62d760dc1c0545e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R317c43775c214d96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R142bf92e10c447ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7236a1b57dcc4236" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUSCULUM Trend Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>