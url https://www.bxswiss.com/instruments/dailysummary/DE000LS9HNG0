--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f506273b4f747a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0c7d01902b14f07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7236a1b57dcc4236"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbeef248c5fe4630"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R142bf92e10c447ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7236a1b57dcc4236" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e4aa49f828846df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbeef248c5fe4630" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUSCULUM Trend Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HNG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,368</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>