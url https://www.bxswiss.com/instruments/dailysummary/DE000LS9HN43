--- v14 (2026-09-02)
+++ v15 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3822c43ad5474fb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R855eedfcb797456e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcabbbd4f90054f11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1756285f7014871"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1e85365b9ee4dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcabbbd4f90054f11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3da50a6ce6ff422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1756285f7014871" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RatioInvest Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HN43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>