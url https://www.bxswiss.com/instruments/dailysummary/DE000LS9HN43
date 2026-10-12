--- v15 (2026-09-22)
+++ v16 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R855eedfcb797456e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28307cb767994cde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1756285f7014871"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb9fb83e2c0f4da6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3da50a6ce6ff422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1756285f7014871" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d8be965650744d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb9fb83e2c0f4da6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RatioInvest Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HN43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,664</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>