--- v16 (2026-10-12)
+++ v17 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28307cb767994cde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dfc3da0705a47ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb9fb83e2c0f4da6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eb9d76091be4ee2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d8be965650744d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb9fb83e2c0f4da6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e2844eb72c541b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eb9d76091be4ee2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RatioInvest Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HN43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>