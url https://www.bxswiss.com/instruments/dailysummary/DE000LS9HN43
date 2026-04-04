--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R488b3ee90ee44ccb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0917d4a69fb6469f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72a919f76d0943f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f06064f3a45465b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccb015ec0f884c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72a919f76d0943f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd12ca3defbf14625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f06064f3a45465b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RatioInvest Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HN43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,072</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>