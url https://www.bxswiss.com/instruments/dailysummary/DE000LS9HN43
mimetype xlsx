--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0917d4a69fb6469f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a45ac099cf343d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f06064f3a45465b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b34344d01c647f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd12ca3defbf14625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f06064f3a45465b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe0de5dd0c604e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b34344d01c647f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RatioInvest Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HN43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>