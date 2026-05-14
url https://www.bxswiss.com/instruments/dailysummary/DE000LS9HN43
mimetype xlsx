--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a45ac099cf343d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R802cd31204c14258" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b34344d01c647f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0809f341e9054d5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe0de5dd0c604e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b34344d01c647f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re219e8eea0184276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0809f341e9054d5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RatioInvest Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HN43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>