--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R802cd31204c14258" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73da9336515d454e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0809f341e9054d5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb24df191c19e4df9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re219e8eea0184276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0809f341e9054d5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd25b82d167fc47f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb24df191c19e4df9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RatioInvest Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HN43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>