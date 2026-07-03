--- v10 (2026-06-13)
+++ v11 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73da9336515d454e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5576ac4171a644b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb24df191c19e4df9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6c3daf7e30e4d72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd25b82d167fc47f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb24df191c19e4df9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb503c534d46442a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6c3daf7e30e4d72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RatioInvest Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HN43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,516</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>