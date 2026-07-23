--- v11 (2026-07-03)
+++ v12 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5576ac4171a644b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc66f3cdc5d6543fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6c3daf7e30e4d72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra51e455d98fd4973"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb503c534d46442a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6c3daf7e30e4d72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cba5b64dc2043c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra51e455d98fd4973" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RatioInvest Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HN43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>