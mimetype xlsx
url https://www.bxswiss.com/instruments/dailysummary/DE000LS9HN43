--- v12 (2026-07-23)
+++ v13 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc66f3cdc5d6543fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3ef34e8b5b04e54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra51e455d98fd4973"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b5b3a80beb24058"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cba5b64dc2043c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra51e455d98fd4973" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eea3aa87a984f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b5b3a80beb24058" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RatioInvest Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HN43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>