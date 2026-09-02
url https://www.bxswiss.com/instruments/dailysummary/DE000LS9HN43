--- v13 (2026-08-12)
+++ v14 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3ef34e8b5b04e54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3822c43ad5474fb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b5b3a80beb24058"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcabbbd4f90054f11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eea3aa87a984f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b5b3a80beb24058" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1e85365b9ee4dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcabbbd4f90054f11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RatioInvest Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HN43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>