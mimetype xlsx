--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bfb358c829b4a03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0aeb003f4fe473b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7db78a5aec2c4357"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R573564b0c0084751"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra426291afa86458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7db78a5aec2c4357" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07521ddbe31c49af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R573564b0c0084751" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Felsenfest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HN19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>377,748</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>