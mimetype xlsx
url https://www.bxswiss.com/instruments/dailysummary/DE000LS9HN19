--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0aeb003f4fe473b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55e7e6f62f2d480e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R573564b0c0084751"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cfc3db817f7485d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07521ddbe31c49af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R573564b0c0084751" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R854f7d7a282e4b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cfc3db817f7485d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Felsenfest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HN19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>