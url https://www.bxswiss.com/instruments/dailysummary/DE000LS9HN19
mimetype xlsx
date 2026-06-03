--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55e7e6f62f2d480e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f232b0c56244fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cfc3db817f7485d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e2f2f28b03b4b56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R854f7d7a282e4b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cfc3db817f7485d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03e8b732427846da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e2f2f28b03b4b56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Felsenfest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HN19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>