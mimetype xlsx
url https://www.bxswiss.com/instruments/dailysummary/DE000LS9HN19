--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f232b0c56244fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7293e732807a4f13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e2f2f28b03b4b56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52c92ccff9454eb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03e8b732427846da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e2f2f28b03b4b56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc17031af055e4211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52c92ccff9454eb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Felsenfest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HN19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>