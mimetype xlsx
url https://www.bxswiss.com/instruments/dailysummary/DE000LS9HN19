--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7293e732807a4f13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5cc5223b56647be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52c92ccff9454eb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9673950546e458f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc17031af055e4211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52c92ccff9454eb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdfb8f3a3b114016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9673950546e458f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Felsenfest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HN19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>