--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5cc5223b56647be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9990ca0d73641cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9673950546e458f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbb70674ce7443e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdfb8f3a3b114016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9673950546e458f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d38980fc1ad4c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbb70674ce7443e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Felsenfest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HN19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>