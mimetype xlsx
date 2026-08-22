--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9990ca0d73641cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55c07b20c3f34511" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbb70674ce7443e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra98b87fa58664087"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d38980fc1ad4c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbb70674ce7443e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50900fce01e24bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra98b87fa58664087" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Felsenfest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HN19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>