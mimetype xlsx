--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55c07b20c3f34511" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05b03687c82e427e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra98b87fa58664087"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7728c142572e44f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50900fce01e24bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra98b87fa58664087" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f0f72e9a9844fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7728c142572e44f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Felsenfest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HN19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,442</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>