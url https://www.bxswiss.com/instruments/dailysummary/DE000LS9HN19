--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05b03687c82e427e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6452ded052ec4019" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7728c142572e44f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R853fdcedf1144146"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f0f72e9a9844fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7728c142572e44f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6687887b8d104c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R853fdcedf1144146" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Felsenfest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HN19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>