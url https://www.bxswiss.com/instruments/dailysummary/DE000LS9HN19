--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6452ded052ec4019" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc21e2d09e534933" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R853fdcedf1144146"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b96638213bf4b4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6687887b8d104c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R853fdcedf1144146" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R438c43f6f6a14fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b96638213bf4b4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Felsenfest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HN19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>