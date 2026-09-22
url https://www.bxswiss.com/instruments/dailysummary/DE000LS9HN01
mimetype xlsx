--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f3555063fe5498b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c967e1f61cd4881" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd2beacd38a8426c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5144e5e90f84357"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b3ba247fed74d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd2beacd38a8426c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f9e0523ed1e465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5144e5e90f84357" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Werte Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HN01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>67,623</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,607</x:t>
-[...355 lines deleted...]
-          <x:t>67,058</x:t>
+          <x:t>67,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>