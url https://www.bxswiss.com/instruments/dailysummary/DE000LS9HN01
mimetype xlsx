--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c967e1f61cd4881" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R079d65f993254d9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5144e5e90f84357"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d06cfe6246b4027"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f9e0523ed1e465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5144e5e90f84357" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R892bbf41de2f4244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d06cfe6246b4027" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Werte Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HN01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,865</x:t>
+          <x:t>67,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,851</x:t>
-[...431 lines deleted...]
-          <x:t>67,139</x:t>
+          <x:t>67,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>