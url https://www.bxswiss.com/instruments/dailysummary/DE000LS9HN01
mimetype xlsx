--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R079d65f993254d9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e87ae1ff2d14571" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d06cfe6246b4027"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb21eedb09af14905"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R892bbf41de2f4244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d06cfe6246b4027" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46c8b61322f04869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb21eedb09af14905" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Werte Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HN01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>