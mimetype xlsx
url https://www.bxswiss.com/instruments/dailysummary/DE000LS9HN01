--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb632d84e442f45d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re100183221be4a00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ee6ca067ada4a71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc019129a0bfd491a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra20feb94fc5c4df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ee6ca067ada4a71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70119575fe174946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc019129a0bfd491a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Werte Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HN01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...257 lines deleted...]
-          <x:t>58,093</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,112</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...172 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,365</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>