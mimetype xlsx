--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re100183221be4a00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7e71ea3cd90478b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc019129a0bfd491a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R163829d026474395"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70119575fe174946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc019129a0bfd491a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89a5550b6dfe42f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R163829d026474395" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Werte Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HN01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>58,067</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,537</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>57,241</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>