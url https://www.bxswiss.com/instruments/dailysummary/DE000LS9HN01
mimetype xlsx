--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7e71ea3cd90478b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red5fd99ddcd14909" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R163829d026474395"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1432ae608be4d95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89a5550b6dfe42f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R163829d026474395" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R593f8d7e6b024141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1432ae608be4d95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Werte Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HN01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>