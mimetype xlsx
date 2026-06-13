--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red5fd99ddcd14909" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0910c4a71774da2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1432ae608be4d95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c1435bd3e794d47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R593f8d7e6b024141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1432ae608be4d95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raca0171099bd4a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c1435bd3e794d47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Werte Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HN01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>