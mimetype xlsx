--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0910c4a71774da2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5e5d7e3f10c4aa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c1435bd3e794d47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd63780be4efd45a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raca0171099bd4a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c1435bd3e794d47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52899abbdbff4ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd63780be4efd45a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Werte Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HN01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>62,176</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,483</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>62,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,278</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>