--- v9 (2026-07-03)
+++ v10 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5e5d7e3f10c4aa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd13514318754e0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd63780be4efd45a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5be1d35aa2ed4dd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52899abbdbff4ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd63780be4efd45a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re218ce976575433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5be1d35aa2ed4dd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Werte Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HN01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>