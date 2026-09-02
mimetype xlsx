--- v10 (2026-07-24)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd13514318754e0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f3555063fe5498b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5be1d35aa2ed4dd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd2beacd38a8426c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re218ce976575433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5be1d35aa2ed4dd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b3ba247fed74d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd2beacd38a8426c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Werte Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HN01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...640 lines deleted...]
-          <x:t>63,710</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>