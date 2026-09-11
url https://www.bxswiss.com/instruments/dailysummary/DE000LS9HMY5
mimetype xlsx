--- v9 (2026-08-02)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8cad8c119464f91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red7c946a8bfa4aed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06e9115a15f04d04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8f4e0f18a6f4f10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfacd1d0bf04e42be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06e9115a15f04d04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0560212ba874c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8f4e0f18a6f4f10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Leaders Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HMY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>144,966</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>