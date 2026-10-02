--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red7c946a8bfa4aed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4484c17745b4ebd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8f4e0f18a6f4f10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R697aa1f626e14676"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0560212ba874c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8f4e0f18a6f4f10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra68ac1decb57439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R697aa1f626e14676" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Leaders Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HMY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>152,196</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,400</x:t>
-[...38 lines deleted...]
-          <x:t>151,733</x:t>
+          <x:t>153,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,506</x:t>
-[...463 lines deleted...]
-          <x:t>151,776</x:t>
+          <x:t>152,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>