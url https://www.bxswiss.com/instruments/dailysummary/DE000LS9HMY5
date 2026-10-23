--- v11 (2026-10-02)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4484c17745b4ebd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf807618da44544e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R697aa1f626e14676"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4dd802ceff94963"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra68ac1decb57439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R697aa1f626e14676" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28c8bbe24844496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4dd802ceff94963" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Leaders Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HMY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>153,610</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,949</x:t>
-[...141 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>150,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,609</x:t>
-[...414 lines deleted...]
-          <x:t>151,629</x:t>
+          <x:t>152,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>