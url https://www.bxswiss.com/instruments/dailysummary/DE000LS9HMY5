--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eabb96994e54807" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55a0dc78c79b48bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98ad6d4826a2407e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3482b885cc794954"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra669ec6eb1ae4271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98ad6d4826a2407e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d3b171bac7846b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3482b885cc794954" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Leaders Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HMY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>