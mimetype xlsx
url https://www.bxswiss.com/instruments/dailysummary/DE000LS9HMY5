--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55a0dc78c79b48bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R370697650ec04497" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3482b885cc794954"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62592b4ec72f499c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d3b171bac7846b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3482b885cc794954" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5767a141230047f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62592b4ec72f499c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Leaders Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HMY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>