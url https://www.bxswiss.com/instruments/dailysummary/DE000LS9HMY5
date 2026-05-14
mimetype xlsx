--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R370697650ec04497" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R713069c311e840b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62592b4ec72f499c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R800cae5f02fa43a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5767a141230047f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62592b4ec72f499c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88aeddc877d74dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R800cae5f02fa43a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Leaders Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HMY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>