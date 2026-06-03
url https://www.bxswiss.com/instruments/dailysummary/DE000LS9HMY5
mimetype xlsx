--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R713069c311e840b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19a0bbbcf26949ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R800cae5f02fa43a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65eabb8d04154876"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88aeddc877d74dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R800cae5f02fa43a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31b1a96025c44c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65eabb8d04154876" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Leaders Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HMY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>