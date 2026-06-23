--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19a0bbbcf26949ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bf3f1a57dbd42c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65eabb8d04154876"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R124d7dcf58124b3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31b1a96025c44c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65eabb8d04154876" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca4f32a3d6414f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R124d7dcf58124b3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Leaders Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HMY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,532 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>132,498</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,243</x:t>
-[...393 lines deleted...]
-        <x:is>
           <x:t>131,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>132,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>132,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>