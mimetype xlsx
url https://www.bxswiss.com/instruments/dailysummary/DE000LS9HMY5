--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bf3f1a57dbd42c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61fd9c5fe3c64b7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R124d7dcf58124b3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84ae1177ac96494e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca4f32a3d6414f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R124d7dcf58124b3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc05fcd8b2662496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84ae1177ac96494e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Leaders Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HMY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,341 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...289 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -650,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>