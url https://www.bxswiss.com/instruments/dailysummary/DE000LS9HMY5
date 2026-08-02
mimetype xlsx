--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61fd9c5fe3c64b7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8cad8c119464f91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84ae1177ac96494e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06e9115a15f04d04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc05fcd8b2662496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84ae1177ac96494e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfacd1d0bf04e42be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06e9115a15f04d04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Leaders Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HMY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>