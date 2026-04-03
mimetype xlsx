--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8f009c7221e4ad4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2395704618d4476" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d945d3e21c44ace"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d784d8bb38641f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44219d4078214d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d945d3e21c44ace" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81736242ab5748d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d784d8bb38641f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte neu</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HMV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>141,581</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>