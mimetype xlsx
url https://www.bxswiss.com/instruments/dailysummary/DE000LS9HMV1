--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2395704618d4476" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a644a1c7b64567" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d784d8bb38641f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb71bd5178c4d4b4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81736242ab5748d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d784d8bb38641f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84355ecdd23849b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb71bd5178c4d4b4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte neu</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HMV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>