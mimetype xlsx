--- v7 (2026-04-25)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a644a1c7b64567" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe42bb6b1114aa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb71bd5178c4d4b4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a928e9462534616"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84355ecdd23849b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb71bd5178c4d4b4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb43d8ced20f44601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a928e9462534616" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte neu</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HMV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>134,394</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,956</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,348</x:t>
-[...198 lines deleted...]
-          <x:t>133,205</x:t>
+          <x:t>136,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>