--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe42bb6b1114aa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9483221299834a4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a928e9462534616"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc60aed7d2d334c93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb43d8ced20f44601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a928e9462534616" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97be0c3647ba4e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc60aed7d2d334c93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte neu</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HMV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>136,982</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,139</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>137,139</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>