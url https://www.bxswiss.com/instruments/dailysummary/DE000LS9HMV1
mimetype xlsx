--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9483221299834a4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R432eb8f8db5a4822" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc60aed7d2d334c93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1d3173916eb4f2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97be0c3647ba4e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc60aed7d2d334c93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0e6237887e24d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1d3173916eb4f2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte neu</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HMV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>