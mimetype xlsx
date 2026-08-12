--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R432eb8f8db5a4822" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d11693fe7cd4ecd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1d3173916eb4f2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f6ae2b148844b3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0e6237887e24d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1d3173916eb4f2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racf98a3011bf4c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f6ae2b148844b3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte neu</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HMV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>