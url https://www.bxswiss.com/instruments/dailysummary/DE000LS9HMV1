--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d11693fe7cd4ecd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R219b837b6f714597" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f6ae2b148844b3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R704ebd99e7034786"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racf98a3011bf4c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f6ae2b148844b3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf93a5714d404b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R704ebd99e7034786" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte neu</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HMV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>148,367</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,553</x:t>
-[...274 lines deleted...]
-          <x:t>147,980</x:t>
+          <x:t>149,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>