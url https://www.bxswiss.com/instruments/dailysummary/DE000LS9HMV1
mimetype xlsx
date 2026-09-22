--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R219b837b6f714597" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd316ecb4a2ee4628" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R704ebd99e7034786"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1456f9e0ac3b4567"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf93a5714d404b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R704ebd99e7034786" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99642bc5f4874246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1456f9e0ac3b4567" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte neu</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HMV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>