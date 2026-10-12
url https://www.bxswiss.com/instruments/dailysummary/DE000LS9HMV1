--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd316ecb4a2ee4628" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9150b48323f94a6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1456f9e0ac3b4567"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra32885cc731c403b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99642bc5f4874246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1456f9e0ac3b4567" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcefd1d3383c74cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra32885cc731c403b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte neu</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HMV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>