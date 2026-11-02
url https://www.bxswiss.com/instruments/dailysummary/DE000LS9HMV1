--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9150b48323f94a6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34c44673ac5340d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra32885cc731c403b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05f9922cb0ed4eea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcefd1d3383c74cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra32885cc731c403b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60bb69fab40e4a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05f9922cb0ed4eea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte neu</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HMV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...333 lines deleted...]
-          <x:t>144,764</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,347</x:t>
-[...242 lines deleted...]
-          <x:t>141,583</x:t>
+          <x:t>144,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>