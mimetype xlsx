--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb726c02c7fc4c91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58598e916d47451a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2482669642244bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rada3cccae94545b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ec900684e7441cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2482669642244bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc647764fa05e4a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rada3cccae94545b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SIENNA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HME7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...313 lines deleted...]
-          <x:t>143,248</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,582</x:t>
-[...92 lines deleted...]
-          <x:t>143,302</x:t>
+          <x:t>143,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,166</x:t>
-[...139 lines deleted...]
-          <x:t>143,970</x:t>
+          <x:t>143,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,984</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>