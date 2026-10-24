--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58598e916d47451a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e805b111a7f436c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rada3cccae94545b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra849dfda6e4e468a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc647764fa05e4a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rada3cccae94545b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e1b9833f775423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra849dfda6e4e468a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SIENNA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HME7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>143,302</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,166</x:t>
-[...286 lines deleted...]
-          <x:t>144,696</x:t>
+          <x:t>143,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,928</x:t>
-[...247 lines deleted...]
-          <x:t>142,984</x:t>
+          <x:t>146,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>