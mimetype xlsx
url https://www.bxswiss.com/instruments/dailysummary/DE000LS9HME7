--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10477942c04d48f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac1f9919ecf24c77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c0947ab1d7b418c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e4c61d89636406d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84db4c43c43748d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c0947ab1d7b418c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R792db87ff3854a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e4c61d89636406d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SIENNA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HME7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>