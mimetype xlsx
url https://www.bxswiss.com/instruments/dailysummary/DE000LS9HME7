--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac1f9919ecf24c77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd302daecf9244a8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e4c61d89636406d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bbcadfeb47e4999"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R792db87ff3854a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e4c61d89636406d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14195dbdd9b6428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bbcadfeb47e4999" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SIENNA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HME7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>134,310</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,903</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...204 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,268</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>