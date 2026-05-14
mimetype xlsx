--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd302daecf9244a8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re497e719d11445a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bbcadfeb47e4999"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3ffb84f946b4577"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14195dbdd9b6428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bbcadfeb47e4999" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R205be8d973354020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3ffb84f946b4577" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SIENNA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HME7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>138,089</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,391</x:t>
-[...296 lines deleted...]
-          <x:t>138,094</x:t>
+          <x:t>137,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>