--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re497e719d11445a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08e494210d2c4ead" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3ffb84f946b4577"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd218a9eb5bb4fc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R205be8d973354020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3ffb84f946b4577" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8c19c1af10c40b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd218a9eb5bb4fc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SIENNA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HME7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...350 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,575</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>