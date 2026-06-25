--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08e494210d2c4ead" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R497e0dc2baf7461c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd218a9eb5bb4fc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R700c42d6bd364803"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8c19c1af10c40b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd218a9eb5bb4fc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bf07c4b91a24c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R700c42d6bd364803" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SIENNA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HME7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,441</x:t>
@@ -764,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>