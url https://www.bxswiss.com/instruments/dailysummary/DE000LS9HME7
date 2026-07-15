--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R497e0dc2baf7461c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R802450c242f5462d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R700c42d6bd364803"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R300152112cbd4245"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bf07c4b91a24c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R700c42d6bd364803" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e24007e36244a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R300152112cbd4245" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SIENNA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HME7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>