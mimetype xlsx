--- v10 (2026-07-15)
+++ v11 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R802450c242f5462d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R694d8575196b4323" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R300152112cbd4245"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d0c51c372164553"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e24007e36244a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R300152112cbd4245" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff70844dbfde4649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d0c51c372164553" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SIENNA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HME7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,869</x:t>
-[...107 lines deleted...]
-          <x:t>144,822</x:t>
+          <x:t>144,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,743</x:t>
-[...16 lines deleted...]
-          <x:t>146,131</x:t>
+          <x:t>144,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,682</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>146,246</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>