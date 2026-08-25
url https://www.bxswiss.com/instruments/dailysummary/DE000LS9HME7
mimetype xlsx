--- v11 (2026-08-05)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R694d8575196b4323" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa8bf7e92b19449e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d0c51c372164553"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re860bfc22eee47f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff70844dbfde4649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d0c51c372164553" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39402fab270f4a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re860bfc22eee47f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SIENNA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HME7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>145,556</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,002</x:t>
-[...382 lines deleted...]
-          <x:t>145,541</x:t>
+          <x:t>145,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>