--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa8bf7e92b19449e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb726c02c7fc4c91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re860bfc22eee47f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2482669642244bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39402fab270f4a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re860bfc22eee47f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ec900684e7441cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2482669642244bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SIENNA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HME7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,810</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>