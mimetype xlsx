--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f3a7569230e4547" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R251fbfd427e24d5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf25bac4d3de4ec0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cf47808e8e34638"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5db258a0e6b84856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf25bac4d3de4ec0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a41eb16c0ef4679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cf47808e8e34638" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueMania G/G/P</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HMD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>