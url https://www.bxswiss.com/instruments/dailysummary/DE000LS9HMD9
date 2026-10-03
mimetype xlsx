--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R251fbfd427e24d5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1354c14f02fb4149" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cf47808e8e34638"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f5d0ffe2b464fdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a41eb16c0ef4679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cf47808e8e34638" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd13f655bea1d497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f5d0ffe2b464fdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueMania G/G/P</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HMD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>