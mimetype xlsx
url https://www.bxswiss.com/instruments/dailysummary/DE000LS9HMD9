--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1354c14f02fb4149" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61b990a544dc4d79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f5d0ffe2b464fdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ff409dd8f0943fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd13f655bea1d497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f5d0ffe2b464fdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32755e6866a84dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ff409dd8f0943fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueMania G/G/P</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HMD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>