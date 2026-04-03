--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re34d0c2bcdd24c10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe6705954c754b2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R485c71be80db4c91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1be4fe6cb2964c29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76fcb779ca8443a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R485c71be80db4c91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0dce1aad8174798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1be4fe6cb2964c29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueMania G/G/P</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HMD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>