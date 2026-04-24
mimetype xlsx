--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe6705954c754b2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73e3399ab6fe4b82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1be4fe6cb2964c29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ea88df6d37b4ccf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0dce1aad8174798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1be4fe6cb2964c29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c9f2ced715a4c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ea88df6d37b4ccf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueMania G/G/P</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HMD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>