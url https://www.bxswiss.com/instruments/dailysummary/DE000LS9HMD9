--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73e3399ab6fe4b82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf73aff10ef144cb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ea88df6d37b4ccf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0773efa5d5c34a1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c9f2ced715a4c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ea88df6d37b4ccf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0f80b704a194611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0773efa5d5c34a1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueMania G/G/P</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HMD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>