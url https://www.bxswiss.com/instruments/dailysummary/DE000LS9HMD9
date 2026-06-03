--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf73aff10ef144cb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra727a8ea2412496c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0773efa5d5c34a1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R104863d9ad7b45fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0f80b704a194611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0773efa5d5c34a1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ee73fbdd2104f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R104863d9ad7b45fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueMania G/G/P</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HMD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>