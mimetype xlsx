--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra727a8ea2412496c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d5e34cf73704aa9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R104863d9ad7b45fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94af1a165d9e4009"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ee73fbdd2104f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R104863d9ad7b45fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d27b5a2545840a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94af1a165d9e4009" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueMania G/G/P</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HMD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>