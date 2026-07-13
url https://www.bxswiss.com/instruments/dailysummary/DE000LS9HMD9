--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d5e34cf73704aa9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R212a530b8c6d4ef1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94af1a165d9e4009"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16e2f50309914038"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d27b5a2545840a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94af1a165d9e4009" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e22330f1a5c4efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16e2f50309914038" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueMania G/G/P</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HMD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,232</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>