--- v11 (2026-07-13)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R212a530b8c6d4ef1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f3a7569230e4547" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16e2f50309914038"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf25bac4d3de4ec0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e22330f1a5c4efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16e2f50309914038" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5db258a0e6b84856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf25bac4d3de4ec0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueMania G/G/P</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HMD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>403,232</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>