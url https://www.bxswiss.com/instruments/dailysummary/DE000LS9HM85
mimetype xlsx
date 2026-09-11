--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dab0dbce30246c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6996d12df1234e5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a70dd7953d249cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabd4359117274086"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc22ee79cd1184123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a70dd7953d249cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2bc35d3ab0a422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabd4359117274086" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schäppchenjäger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>