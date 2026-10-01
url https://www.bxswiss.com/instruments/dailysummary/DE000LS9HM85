--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6996d12df1234e5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e0bb506f7a449aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabd4359117274086"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07a0d8ec774d4bf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2bc35d3ab0a422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabd4359117274086" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f5af9a2def14d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07a0d8ec774d4bf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schäppchenjäger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>157,808</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,422</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...435 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,538</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>