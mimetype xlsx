--- v14 (2026-10-01)
+++ v15 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e0bb506f7a449aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6648834d89a462c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07a0d8ec774d4bf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R433b581bff474af7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f5af9a2def14d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07a0d8ec774d4bf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44f71c2bc129453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R433b581bff474af7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schäppchenjäger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>