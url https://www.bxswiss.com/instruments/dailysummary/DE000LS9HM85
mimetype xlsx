--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re65a80a9b3b0456a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd02718e7f79b4714" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R850c41c2a61743ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22fa7febb4f446d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2b9200e7ea04774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R850c41c2a61743ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R106837a4db1d4da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22fa7febb4f446d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schäppchenjäger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>152,210</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,187</x:t>
-[...598 lines deleted...]
-          <x:t>150,803</x:t>
+          <x:t>151,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>