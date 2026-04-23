--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd02718e7f79b4714" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb23a860687f64494" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22fa7febb4f446d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f61d7ced2d94c2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R106837a4db1d4da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22fa7febb4f446d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3917eb919f6a4146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f61d7ced2d94c2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schäppchenjäger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>151,623</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,153</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...413 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,158</x:t>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>