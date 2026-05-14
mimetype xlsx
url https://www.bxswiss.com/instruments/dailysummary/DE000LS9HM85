--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb23a860687f64494" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02065da7584443b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f61d7ced2d94c2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb39bd55e0bd4734"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3917eb919f6a4146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f61d7ced2d94c2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffb3443fc9ea4afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb39bd55e0bd4734" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schäppchenjäger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>