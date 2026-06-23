--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02065da7584443b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3177d178ecd4408" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb39bd55e0bd4734"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d4de3076bc746ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffb3443fc9ea4afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb39bd55e0bd4734" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbe002cdecb640d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d4de3076bc746ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schäppchenjäger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...441 lines deleted...]
-          <x:t>151,997</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,420</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>151,491</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>