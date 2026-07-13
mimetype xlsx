--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3177d178ecd4408" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1dea49b390d4dbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d4de3076bc746ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re547a106e1084a6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbe002cdecb640d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d4de3076bc746ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R880760d11bec4d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re547a106e1084a6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schäppchenjäger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>