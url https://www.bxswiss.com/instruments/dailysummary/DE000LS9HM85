--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1dea49b390d4dbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R580c13c143994acc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re547a106e1084a6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc922620893664f78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R880760d11bec4d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re547a106e1084a6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfadef3bc58224ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc922620893664f78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schäppchenjäger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>151,529</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,893</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...305 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,338</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>