--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R580c13c143994acc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dab0dbce30246c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc922620893664f78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a70dd7953d249cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfadef3bc58224ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc922620893664f78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc22ee79cd1184123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a70dd7953d249cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schäppchenjäger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>