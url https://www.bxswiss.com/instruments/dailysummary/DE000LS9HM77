--- v10 (2026-09-05)
+++ v11 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcc7b87a7db14dd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf697559b40cb4e09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R882a548ee67d4213"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a8a44f1fb184012"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf642b3c74b3546eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R882a548ee67d4213" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redb7f1f17ef4417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a8a44f1fb184012" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Emerging&amp;Expanding Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>