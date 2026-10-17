--- v11 (2026-09-27)
+++ v12 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf697559b40cb4e09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b5d53afab44713" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a8a44f1fb184012"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59551d8e891a4b57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redb7f1f17ef4417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a8a44f1fb184012" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R467ac6c8e9004bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59551d8e891a4b57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Emerging&amp;Expanding Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>380,135</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,487</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...366 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,510</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>