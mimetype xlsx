--- v12 (2026-10-17)
+++ v13 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b5d53afab44713" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6d4e1b110764902" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59551d8e891a4b57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R920cc7c744f54a36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R467ac6c8e9004bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59551d8e891a4b57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74fc493110b34116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R920cc7c744f54a36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Emerging&amp;Expanding Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>