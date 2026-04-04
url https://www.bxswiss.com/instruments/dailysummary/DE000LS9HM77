--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3831f15fe9747d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R322ce5ef10754efd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec04eb61a1544d20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca4d29c81ba04a55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f7861f35e9c4417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec04eb61a1544d20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref8d416be94140e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca4d29c81ba04a55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Emerging&amp;Expanding Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>