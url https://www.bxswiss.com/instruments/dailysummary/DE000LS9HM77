--- v4 (2026-04-04)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R322ce5ef10754efd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R981c944cf5724001" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca4d29c81ba04a55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38cee59f76ba46ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref8d416be94140e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca4d29c81ba04a55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6af29ecace104299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38cee59f76ba46ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Emerging&amp;Expanding Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>346,900</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>350,649</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>