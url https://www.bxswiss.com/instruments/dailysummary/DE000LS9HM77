--- v5 (2026-04-25)
+++ v6 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R981c944cf5724001" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5274a3926d5c4c51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38cee59f76ba46ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6a74f00cb4f4b2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6af29ecace104299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38cee59f76ba46ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f1fadb264ef4939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6a74f00cb4f4b2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Emerging&amp;Expanding Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>364,478</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>