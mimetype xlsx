--- v6 (2026-06-09)
+++ v7 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5274a3926d5c4c51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aafa7a527184030" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6a74f00cb4f4b2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11b824b55bf24d27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f1fadb264ef4939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6a74f00cb4f4b2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e5cc4d454804956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11b824b55bf24d27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Emerging&amp;Expanding Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>