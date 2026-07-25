--- v7 (2026-07-04)
+++ v8 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aafa7a527184030" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R493c5c399105460f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11b824b55bf24d27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cc72d82b6c44b75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e5cc4d454804956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11b824b55bf24d27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bc4635022f24022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cc72d82b6c44b75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Emerging&amp;Expanding Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>