--- v8 (2026-07-25)
+++ v9 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R493c5c399105460f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redcc5da06ea246ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cc72d82b6c44b75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd36ddb075e50400e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bc4635022f24022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cc72d82b6c44b75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e1cf81ae9e5465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd36ddb075e50400e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Emerging&amp;Expanding Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>