--- v9 (2026-08-15)
+++ v10 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redcc5da06ea246ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcc7b87a7db14dd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd36ddb075e50400e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R882a548ee67d4213"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e1cf81ae9e5465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd36ddb075e50400e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf642b3c74b3546eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R882a548ee67d4213" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Emerging&amp;Expanding Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>