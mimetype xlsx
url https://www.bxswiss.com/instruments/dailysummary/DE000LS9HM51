--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe70a940030f47ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fb684b8e0e340bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f47dae021984602"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47764249fa364fcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e1758ea8c794775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f47dae021984602" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda37ea40b03547d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47764249fa364fcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT, Software und eHealth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>