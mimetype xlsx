--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fb684b8e0e340bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb555832296c84a7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47764249fa364fcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb9d3fec92f94c9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda37ea40b03547d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47764249fa364fcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2fd38dd8d664930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb9d3fec92f94c9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT, Software und eHealth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>