--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2984c114d3784e22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5428416680ac4469" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re069d003774247f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc06bd8e5c254781"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa3ad36a9ccb43e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re069d003774247f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b69cea347b8472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc06bd8e5c254781" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT, Software und eHealth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>