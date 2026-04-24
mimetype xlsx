--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5428416680ac4469" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e8edd86b46944eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc06bd8e5c254781"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75dd128c415f468a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b69cea347b8472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc06bd8e5c254781" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f4343653f854de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75dd128c415f468a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT, Software und eHealth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>