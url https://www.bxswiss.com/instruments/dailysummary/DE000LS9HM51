--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e8edd86b46944eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re587ad9ea72a4159" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75dd128c415f468a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa411567b780475c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f4343653f854de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75dd128c415f468a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bab0df3d6174df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa411567b780475c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT, Software und eHealth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>