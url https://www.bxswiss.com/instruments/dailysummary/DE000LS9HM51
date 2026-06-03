--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re587ad9ea72a4159" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96a800c884214110" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa411567b780475c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b676e75ba094ea9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bab0df3d6174df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa411567b780475c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd37e6a45fe2047c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b676e75ba094ea9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT, Software und eHealth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>