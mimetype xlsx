--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96a800c884214110" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fc42138c63a4334" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b676e75ba094ea9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55872a76b72a4102"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd37e6a45fe2047c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b676e75ba094ea9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2cc2165471140d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55872a76b72a4102" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT, Software und eHealth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>