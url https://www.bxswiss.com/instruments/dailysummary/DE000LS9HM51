--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fc42138c63a4334" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f2c2bd6f1e42f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55872a76b72a4102"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc08861c9b97e4e11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2cc2165471140d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55872a76b72a4102" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R149b675fe1574226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc08861c9b97e4e11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT, Software und eHealth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,132</x:t>
-[...467 lines deleted...]
-        <x:is>
           <x:t>152,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>