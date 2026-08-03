--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f2c2bd6f1e42f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe2a539580d5436c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc08861c9b97e4e11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb393fed9a37a4561"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R149b675fe1574226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc08861c9b97e4e11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77d0a80d045a4ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb393fed9a37a4561" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT, Software und eHealth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>