--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe2a539580d5436c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc76872432e1454b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb393fed9a37a4561"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d28edd1f5594df2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77d0a80d045a4ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb393fed9a37a4561" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc62438f418ec42c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d28edd1f5594df2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT, Software und eHealth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>