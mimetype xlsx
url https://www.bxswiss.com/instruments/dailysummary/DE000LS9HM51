--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc76872432e1454b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe70a940030f47ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d28edd1f5594df2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f47dae021984602"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc62438f418ec42c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d28edd1f5594df2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e1758ea8c794775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f47dae021984602" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT, Software und eHealth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>