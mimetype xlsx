--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0928fad7cda54285" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R888e0388411b45ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f2cc8addb364f3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20c72c4648a9443d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d354bd016fd4c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f2cc8addb364f3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67cf124fa80a456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20c72c4648a9443d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Huon Pine</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>