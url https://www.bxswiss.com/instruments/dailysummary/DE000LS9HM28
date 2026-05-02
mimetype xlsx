--- v6 (2026-04-05)
+++ v7 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R888e0388411b45ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52241c4386494875" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20c72c4648a9443d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6be197d7994c4b6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67cf124fa80a456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20c72c4648a9443d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R233fea9a9acd4cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6be197d7994c4b6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Huon Pine</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>108,711</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,772</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>109,309</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>