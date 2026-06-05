--- v7 (2026-05-02)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52241c4386494875" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbae4d84781ce4574" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6be197d7994c4b6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a74d7a6236b4c03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R233fea9a9acd4cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6be197d7994c4b6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R236a689c9868460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a74d7a6236b4c03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Huon Pine</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>108,039</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,508</x:t>
-[...544 lines deleted...]
-          <x:t>108,556</x:t>
+          <x:t>107,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>