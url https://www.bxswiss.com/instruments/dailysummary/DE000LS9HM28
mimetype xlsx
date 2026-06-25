--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbae4d84781ce4574" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7bb1500f0b24d25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a74d7a6236b4c03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda399dbe6e774bef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R236a689c9868460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a74d7a6236b4c03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34a1e537802e4a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda399dbe6e774bef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Huon Pine</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,213</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>107,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,236</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>