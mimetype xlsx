--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7bb1500f0b24d25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d197996ffbb4fc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda399dbe6e774bef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ef348d894474bad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34a1e537802e4a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda399dbe6e774bef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b75dd019ba049d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ef348d894474bad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Huon Pine</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>