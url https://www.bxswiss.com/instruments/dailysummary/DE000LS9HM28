--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d197996ffbb4fc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dcde12b07f44a41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ef348d894474bad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32bfd938f1874963"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b75dd019ba049d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ef348d894474bad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8145f37397bd4be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32bfd938f1874963" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Huon Pine</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>