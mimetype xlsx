--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dcde12b07f44a41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28051e7b4aa341c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32bfd938f1874963"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc97162fe95be4979"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8145f37397bd4be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32bfd938f1874963" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c026b4a8d3441c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc97162fe95be4979" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Huon Pine</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>