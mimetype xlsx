--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28051e7b4aa341c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8efc18b6d02f4de3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc97162fe95be4979"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4c5f363eeba499b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c026b4a8d3441c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc97162fe95be4979" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R731a61b634704ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4c5f363eeba499b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Huon Pine</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,154</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>