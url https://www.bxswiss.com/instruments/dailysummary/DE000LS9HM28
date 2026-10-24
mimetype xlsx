--- v13 (2026-09-13)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8efc18b6d02f4de3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c08f0ce610480a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4c5f363eeba499b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac68d04d1d40418a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R731a61b634704ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4c5f363eeba499b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R793e791fbd474602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac68d04d1d40418a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Huon Pine</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...438 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,333</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>114,694</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>