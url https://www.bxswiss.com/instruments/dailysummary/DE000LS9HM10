--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f69d789437f4e55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde5f293cff274a9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c4696889eea4fc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re775c727b2a14250"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae1cb97d8bdb4d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c4696889eea4fc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6918367a32b45bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re775c727b2a14250" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QueNex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>