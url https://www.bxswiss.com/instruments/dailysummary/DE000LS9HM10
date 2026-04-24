--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde5f293cff274a9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44331fb4f088426e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re775c727b2a14250"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d386a9538974134"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6918367a32b45bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re775c727b2a14250" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b56fa133a704681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d386a9538974134" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QueNex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>