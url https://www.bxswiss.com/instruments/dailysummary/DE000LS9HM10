--- v7 (2026-04-24)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44331fb4f088426e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf54aa24b32d949d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d386a9538974134"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde4a02919a124647"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b56fa133a704681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d386a9538974134" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf20948853435435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde4a02919a124647" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QueNex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>430,012</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>