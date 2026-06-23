--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf54aa24b32d949d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb422870b681d4190" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde4a02919a124647"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R267f25100e2e4070"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf20948853435435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde4a02919a124647" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6265969870744d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R267f25100e2e4070" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QueNex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>