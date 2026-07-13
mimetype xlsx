--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb422870b681d4190" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a6270c9ffc4438a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R267f25100e2e4070"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b41742eb56544d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6265969870744d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R267f25100e2e4070" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77bf770fa5024377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b41742eb56544d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QueNex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>406,269</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,480</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>390,258</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>