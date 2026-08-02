--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a6270c9ffc4438a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad0da5f1766c4771" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b41742eb56544d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc239e3d05c9a445a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77bf770fa5024377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b41742eb56544d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R256a0e8c3d6e47b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc239e3d05c9a445a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QueNex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>401,748</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>