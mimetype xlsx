--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad0da5f1766c4771" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a1ed8ab6e84db0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc239e3d05c9a445a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45304c85d4874d45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R256a0e8c3d6e47b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc239e3d05c9a445a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ab34741fc2e4b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45304c85d4874d45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QueNex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>