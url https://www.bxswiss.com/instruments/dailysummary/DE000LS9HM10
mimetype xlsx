--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a1ed8ab6e84db0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a475b82838349cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45304c85d4874d45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc924995e8a1a4a1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ab34741fc2e4b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45304c85d4874d45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c09c1f4933d45e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc924995e8a1a4a1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QueNex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>