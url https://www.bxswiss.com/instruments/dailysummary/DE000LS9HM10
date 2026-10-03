--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a475b82838349cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd72932601a2843b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc924995e8a1a4a1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85fe74dc07674ba8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c09c1f4933d45e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc924995e8a1a4a1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra78cedd0c1684cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85fe74dc07674ba8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QueNex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HM10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>