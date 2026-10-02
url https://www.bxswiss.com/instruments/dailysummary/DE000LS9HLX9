--- v12 (2026-08-22)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40104dfefb9c459f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c5481750f4f4db3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2591849915b14696"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R749ca19aa52e452b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82a1bbbb6bb14df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2591849915b14696" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c5acb649641493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R749ca19aa52e452b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR DowJones-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>217,842</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>