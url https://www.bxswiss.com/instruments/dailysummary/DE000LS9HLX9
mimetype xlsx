--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c5481750f4f4db3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e9190c01c3c4f57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R749ca19aa52e452b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ade519bee6d4b6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c5acb649641493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R749ca19aa52e452b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R463d075154654994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ade519bee6d4b6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR DowJones-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...112 lines deleted...]
-          <x:t>218,854</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>218,460</x:t>
-[...161 lines deleted...]
-          <x:t>218,426</x:t>
+          <x:t>218,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...343 lines deleted...]
-          <x:t>216,576</x:t>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>