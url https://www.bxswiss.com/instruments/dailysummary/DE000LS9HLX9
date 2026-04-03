--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf38b7125c1094058" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8e09abb314444ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb37b73f058824338"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cac4becfbb147ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63eb0f78e203430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb37b73f058824338" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R009efaf6b1fc4dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cac4becfbb147ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR DowJones-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>