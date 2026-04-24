--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8e09abb314444ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc63fc03f1d6d48ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cac4becfbb147ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58d8b4f5d0264087"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R009efaf6b1fc4dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cac4becfbb147ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8cdba6d9ef34a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58d8b4f5d0264087" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR DowJones-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,463</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>