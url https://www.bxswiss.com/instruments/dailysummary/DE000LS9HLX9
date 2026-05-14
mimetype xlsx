--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc63fc03f1d6d48ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R250b1110f7504f75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58d8b4f5d0264087"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b05a964e50d4be1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8cdba6d9ef34a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58d8b4f5d0264087" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5db834f52964634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b05a964e50d4be1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR DowJones-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>207,560</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,065</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>207,067</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>