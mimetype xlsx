--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R250b1110f7504f75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94e4d9a438f54985" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b05a964e50d4be1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20e5c017a8804b4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5db834f52964634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b05a964e50d4be1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68e8d15d0245478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20e5c017a8804b4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR DowJones-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>