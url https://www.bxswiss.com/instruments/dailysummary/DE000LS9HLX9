--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94e4d9a438f54985" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5567276bb4034dc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20e5c017a8804b4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4af1b52c5f3405b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68e8d15d0245478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20e5c017a8804b4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7985851f9de0411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4af1b52c5f3405b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR DowJones-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,153</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,930</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>