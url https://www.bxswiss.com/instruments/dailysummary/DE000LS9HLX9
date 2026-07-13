--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5567276bb4034dc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R561498f8bed445b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4af1b52c5f3405b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc249ed6ba9af4aa2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7985851f9de0411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4af1b52c5f3405b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f67ef9aef00486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc249ed6ba9af4aa2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR DowJones-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>