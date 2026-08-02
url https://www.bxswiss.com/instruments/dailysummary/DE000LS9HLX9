--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R561498f8bed445b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d40e2effce64f07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc249ed6ba9af4aa2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca6f22701eab4fc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f67ef9aef00486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc249ed6ba9af4aa2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf5415ac79934da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca6f22701eab4fc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR DowJones-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>211,345</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>211,114</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>211,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,208</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>