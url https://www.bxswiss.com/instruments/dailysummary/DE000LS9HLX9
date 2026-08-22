--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d40e2effce64f07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40104dfefb9c459f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca6f22701eab4fc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2591849915b14696"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf5415ac79934da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca6f22701eab4fc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82a1bbbb6bb14df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2591849915b14696" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR DowJones-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>