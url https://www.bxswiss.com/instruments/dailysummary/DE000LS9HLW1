--- v16 (2026-09-15)
+++ v17 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d19a69f895e45d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4015436809146ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0474dcc5900e462c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5da95c87f3a4b8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16e0befcb1424ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0474dcc5900e462c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25731f2a2b3c4b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5da95c87f3a4b8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DaBi Aktien Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>