--- v17 (2026-10-06)
+++ v18 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4015436809146ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8593054a3f4d4ee8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5da95c87f3a4b8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d743004e9d24b90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25731f2a2b3c4b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5da95c87f3a4b8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46d0b14423734eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d743004e9d24b90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DaBi Aktien Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>