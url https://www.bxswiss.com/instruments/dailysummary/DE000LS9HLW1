--- v7 (2026-03-16)
+++ v8 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf74f5b76aad640ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc83e6f90959c49dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bc04f63ef9f4d2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2b38139d4f24b24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa4914a8f1fc44c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bc04f63ef9f4d2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb33b5b9e6eb24362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2b38139d4f24b24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DaBi Aktien Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>