--- v8 (2026-04-05)
+++ v9 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc83e6f90959c49dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64a7e1ef0b054ff1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2b38139d4f24b24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ee5963591d841a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb33b5b9e6eb24362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2b38139d4f24b24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad886e1e539240c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ee5963591d841a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DaBi Aktien Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,941</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>