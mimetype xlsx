--- v9 (2026-04-25)
+++ v10 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64a7e1ef0b054ff1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cac5f4dcc6f4614" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ee5963591d841a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde16ba2daeed4a80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad886e1e539240c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ee5963591d841a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R936f45ad8e924d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde16ba2daeed4a80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DaBi Aktien Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>144,655</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...332 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>