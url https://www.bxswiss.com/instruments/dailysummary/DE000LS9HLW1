--- v10 (2026-05-15)
+++ v11 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cac5f4dcc6f4614" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d3c1fe4ef4c4519" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde16ba2daeed4a80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14e07a75c1274768"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R936f45ad8e924d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde16ba2daeed4a80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6bee976b68a429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14e07a75c1274768" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DaBi Aktien Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>