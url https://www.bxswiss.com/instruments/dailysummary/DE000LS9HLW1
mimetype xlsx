--- v11 (2026-06-05)
+++ v12 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d3c1fe4ef4c4519" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01d365f549f84d97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14e07a75c1274768"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb2b4ae063fe4be9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6bee976b68a429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14e07a75c1274768" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd97aa713be524db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb2b4ae063fe4be9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DaBi Aktien Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>