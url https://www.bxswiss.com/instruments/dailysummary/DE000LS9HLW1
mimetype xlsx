--- v12 (2026-06-27)
+++ v13 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01d365f549f84d97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10fc9f7cc3824cc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb2b4ae063fe4be9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93558ac7e301406f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd97aa713be524db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb2b4ae063fe4be9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0033b8c7fdd04087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93558ac7e301406f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DaBi Aktien Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>