--- v13 (2026-07-17)
+++ v14 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10fc9f7cc3824cc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re70fb1cabd7a40b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93558ac7e301406f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82a9529e4a744d24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0033b8c7fdd04087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93558ac7e301406f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93d7c066fd6b44a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82a9529e4a744d24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DaBi Aktien Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>