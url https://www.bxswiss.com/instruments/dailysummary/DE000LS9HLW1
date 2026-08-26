--- v14 (2026-08-06)
+++ v15 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re70fb1cabd7a40b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8729146846d94848" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82a9529e4a744d24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cf57e11eaed4ed8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93d7c066fd6b44a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82a9529e4a744d24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b2cf6f6c5e2465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cf57e11eaed4ed8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DaBi Aktien Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>