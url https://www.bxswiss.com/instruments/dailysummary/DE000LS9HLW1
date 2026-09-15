--- v15 (2026-08-26)
+++ v16 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8729146846d94848" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d19a69f895e45d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cf57e11eaed4ed8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0474dcc5900e462c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b2cf6f6c5e2465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cf57e11eaed4ed8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16e0befcb1424ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0474dcc5900e462c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DaBi Aktien Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>