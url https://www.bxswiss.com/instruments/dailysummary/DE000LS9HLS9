--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5080dd6ec884fe9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7525dac283b4094" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c5a27cfbaf84137"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08dc74ca1e044692"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf38a9783102e4f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c5a27cfbaf84137" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd33b3929ee8a4a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08dc74ca1e044692" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IPOs - Vom Anfang an dabei</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...182 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,583</x:t>
-[...333 lines deleted...]
-          <x:t>124,782</x:t>
+          <x:t>124,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>