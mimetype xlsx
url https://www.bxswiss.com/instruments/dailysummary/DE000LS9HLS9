--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7525dac283b4094" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a8b75d3e1204a4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08dc74ca1e044692"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4674e4f42d394284"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd33b3929ee8a4a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08dc74ca1e044692" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R620ac924056c4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4674e4f42d394284" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IPOs - Vom Anfang an dabei</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...355 lines deleted...]
-          <x:t>125,473</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>125,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>125,442</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,047</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>