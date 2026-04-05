--- v2 (2026-02-22)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra55afec847d24d69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ecb8ade04894ef4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0047702cc59d4071"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad2792765c164f3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10ba84c4e53a4896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0047702cc59d4071" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reee282b10d4e4886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad2792765c164f3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IPOs - Vom Anfang an dabei</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>113,140</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>