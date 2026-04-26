--- v3 (2026-04-05)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ecb8ade04894ef4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ef9aaeffdb74014" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad2792765c164f3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde9561ba33654e47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reee282b10d4e4886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad2792765c164f3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bb3aff537a144f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde9561ba33654e47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IPOs - Vom Anfang an dabei</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>