--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ef9aaeffdb74014" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a7bf78b76a04be5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde9561ba33654e47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ee5c3722dcd40a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bb3aff537a144f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde9561ba33654e47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5d8b2e5795f4f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ee5c3722dcd40a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IPOs - Vom Anfang an dabei</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>