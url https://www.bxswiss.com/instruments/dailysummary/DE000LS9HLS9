--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a7bf78b76a04be5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6837de6ed2a4968" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ee5c3722dcd40a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra16efd62358b4bed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5d8b2e5795f4f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ee5c3722dcd40a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1050306f9bf4559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra16efd62358b4bed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IPOs - Vom Anfang an dabei</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>