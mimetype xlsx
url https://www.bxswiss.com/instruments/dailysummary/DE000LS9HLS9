--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6837de6ed2a4968" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0aa377dd25546c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra16efd62358b4bed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12d2079f1a8c4be1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1050306f9bf4559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra16efd62358b4bed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re84a8f923dd140ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12d2079f1a8c4be1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IPOs - Vom Anfang an dabei</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,168</x:t>
@@ -717,50 +252,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>