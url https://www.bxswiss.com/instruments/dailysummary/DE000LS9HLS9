--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0aa377dd25546c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25f0bb534fc54a71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12d2079f1a8c4be1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58c518d84b774e9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re84a8f923dd140ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12d2079f1a8c4be1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R665491b168f84dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58c518d84b774e9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IPOs - Vom Anfang an dabei</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...316 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>117,290</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>