--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25f0bb534fc54a71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R257d6cb8445547f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58c518d84b774e9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c9c413d968743e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R665491b168f84dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58c518d84b774e9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc95e1769d1314adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c9c413d968743e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IPOs - Vom Anfang an dabei</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,459 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>