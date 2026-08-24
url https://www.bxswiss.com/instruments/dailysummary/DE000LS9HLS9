--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R257d6cb8445547f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9804ac0e23e84d20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c9c413d968743e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b834ad738224b22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc95e1769d1314adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c9c413d968743e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a1f1fd385ef4713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b834ad738224b22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IPOs - Vom Anfang an dabei</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,295 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...243 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -577,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>