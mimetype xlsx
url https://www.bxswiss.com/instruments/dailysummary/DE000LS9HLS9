--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9804ac0e23e84d20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5080dd6ec884fe9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b834ad738224b22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c5a27cfbaf84137"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a1f1fd385ef4713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b834ad738224b22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf38a9783102e4f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c5a27cfbaf84137" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IPOs - Vom Anfang an dabei</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,552</x:t>
@@ -737,31 +299,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>