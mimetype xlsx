--- v6 (2026-03-14)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7a93085c7c148cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b694c888dd24780" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1ee7b2fa68b44b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R160823923fe646cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85da5b4dff564c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1ee7b2fa68b44b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe73d6557fc44834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R160823923fe646cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brand-Value-Effect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>206,017</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>