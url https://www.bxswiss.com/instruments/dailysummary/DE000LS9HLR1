--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b694c888dd24780" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60dcefb25af74c81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R160823923fe646cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc37c2cc16af14356"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe73d6557fc44834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R160823923fe646cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf50d518c065a4403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc37c2cc16af14356" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brand-Value-Effect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>