--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60dcefb25af74c81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R838bc15841be41a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc37c2cc16af14356"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d8041c4c1ae4292"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf50d518c065a4403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc37c2cc16af14356" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbb521e4528c42b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d8041c4c1ae4292" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brand-Value-Effect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>