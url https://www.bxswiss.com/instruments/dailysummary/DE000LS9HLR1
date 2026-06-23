--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R838bc15841be41a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e6d93c1b9df4026" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d8041c4c1ae4292"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3acbf54d502642d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbb521e4528c42b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d8041c4c1ae4292" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65a0a758259b455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3acbf54d502642d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brand-Value-Effect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>