--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e6d93c1b9df4026" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fc66a82055f458d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3acbf54d502642d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e06d26e55a4203"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65a0a758259b455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3acbf54d502642d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb9702c9b976425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e06d26e55a4203" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brand-Value-Effect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>