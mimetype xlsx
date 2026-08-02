--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fc66a82055f458d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd998ac1a45954dd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e06d26e55a4203"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc86a5f21bb7472d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb9702c9b976425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e06d26e55a4203" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0593d52ee524cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc86a5f21bb7472d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brand-Value-Effect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>