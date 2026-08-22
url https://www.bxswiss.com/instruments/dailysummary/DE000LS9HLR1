--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd998ac1a45954dd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5146f4c28778470a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc86a5f21bb7472d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R086562c0ef15459c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0593d52ee524cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc86a5f21bb7472d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ff973d045eb48ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R086562c0ef15459c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brand-Value-Effect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>