--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5146f4c28778470a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01d49cacbcdd45a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R086562c0ef15459c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re40e35d8c8f94ade"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ff973d045eb48ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R086562c0ef15459c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62733d7fef934113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re40e35d8c8f94ade" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brand-Value-Effect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>245,001</x:t>
-[...259 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>243,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>243,692</x:t>
-[...90 lines deleted...]
-          <x:t>241,082</x:t>
+          <x:t>243,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>