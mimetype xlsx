--- v14 (2026-09-11)
+++ v15 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01d49cacbcdd45a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d52207d60fd4635" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re40e35d8c8f94ade"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R391bdc9d163548bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62733d7fef934113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re40e35d8c8f94ade" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4833c33cabe04358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R391bdc9d163548bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brand-Value-Effect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>243,692</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>243,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,046</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>