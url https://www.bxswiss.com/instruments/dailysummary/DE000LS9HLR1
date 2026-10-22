--- v15 (2026-10-01)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d52207d60fd4635" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R494ad859ca614dc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R391bdc9d163548bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7657fee5e2054860"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4833c33cabe04358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R391bdc9d163548bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9844ef91b6d04b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7657fee5e2054860" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brand-Value-Effect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>243,524</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>242,531</x:t>
-[...269 lines deleted...]
-          <x:t>237,386</x:t>
+          <x:t>238,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>