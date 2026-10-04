--- v15 (2026-09-14)
+++ v16 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra052e467d177444e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f4f16ff17414724" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa885247f9f3430a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95b7bda54f9648c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2db5d09813034a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa885247f9f3430a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2612aba29de42fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95b7bda54f9648c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DaBi Pharma &amp; Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,649</x:t>
-[...70 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>95,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,927</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>96,631</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>