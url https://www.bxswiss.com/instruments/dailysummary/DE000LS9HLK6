--- v16 (2026-10-04)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f4f16ff17414724" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d0e27f80c8b4da0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95b7bda54f9648c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa895aa078fd4920"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2612aba29de42fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95b7bda54f9648c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0e6160674ea490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa895aa078fd4920" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DaBi Pharma &amp; Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,255</x:t>
-[...603 lines deleted...]
-          <x:t>95,805</x:t>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>