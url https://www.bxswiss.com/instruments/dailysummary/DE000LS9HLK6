--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f0d03bfd8d54655" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51d447ba7558497c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a053332bcfe4503"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09f32c065a144453"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4645a00c3e047e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a053332bcfe4503" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d4c7a50ee504a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09f32c065a144453" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DaBi Pharma &amp; Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>