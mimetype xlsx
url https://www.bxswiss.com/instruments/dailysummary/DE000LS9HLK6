--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51d447ba7558497c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra87372c681234041" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09f32c065a144453"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72e10499ffae43ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d4c7a50ee504a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09f32c065a144453" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25e09f4e7b144b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72e10499ffae43ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DaBi Pharma &amp; Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>