--- v8 (2026-04-25)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra87372c681234041" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R021d2258b83e4fc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72e10499ffae43ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R948185af21a24057"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25e09f4e7b144b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72e10499ffae43ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdf39c56683b4eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R948185af21a24057" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DaBi Pharma &amp; Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>85,417</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,239</x:t>
-[...323 lines deleted...]
-          <x:t>86,018</x:t>
+          <x:t>86,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,237</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>