--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R021d2258b83e4fc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61de8e2c31f347c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R948185af21a24057"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95785fe011104720"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdf39c56683b4eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R948185af21a24057" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reabd5943f07444dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95785fe011104720" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DaBi Pharma &amp; Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>