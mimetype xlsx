--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61de8e2c31f347c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra76b8c93b9f54783" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95785fe011104720"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aa5b51e89a8437c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reabd5943f07444dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95785fe011104720" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c5756b91af4aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aa5b51e89a8437c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DaBi Pharma &amp; Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>88,659</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,112</x:t>
-[...598 lines deleted...]
-          <x:t>88,700</x:t>
+          <x:t>89,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>