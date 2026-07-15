--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra76b8c93b9f54783" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9cf17b1eef34fc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aa5b51e89a8437c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c3dd23eee024463"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c5756b91af4aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aa5b51e89a8437c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc0b1c228fe1467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c3dd23eee024463" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DaBi Pharma &amp; Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>87,822</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,173</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...263 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>