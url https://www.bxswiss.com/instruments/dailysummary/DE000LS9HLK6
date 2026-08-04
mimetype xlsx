--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9cf17b1eef34fc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra171b036b1eb4110" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c3dd23eee024463"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83455de8f7f74ca8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc0b1c228fe1467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c3dd23eee024463" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb43a6bc2e2d0425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83455de8f7f74ca8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DaBi Pharma &amp; Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,656</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>