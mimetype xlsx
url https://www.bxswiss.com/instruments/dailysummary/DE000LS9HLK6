--- v13 (2026-08-04)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra171b036b1eb4110" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6785d0cf15694969" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83455de8f7f74ca8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4fcc05704534cd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb43a6bc2e2d0425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83455de8f7f74ca8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R031328b7d5014851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4fcc05704534cd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DaBi Pharma &amp; Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>