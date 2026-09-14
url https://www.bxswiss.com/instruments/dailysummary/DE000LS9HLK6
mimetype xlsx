--- v14 (2026-08-24)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6785d0cf15694969" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra052e467d177444e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4fcc05704534cd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa885247f9f3430a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R031328b7d5014851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4fcc05704534cd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2db5d09813034a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa885247f9f3430a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DaBi Pharma &amp; Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,172</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>