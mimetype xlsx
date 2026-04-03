--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d2c7c0ac917458f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc16a30417d534765" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R141b72f1d65b431c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5136a42f0de4de5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bbcced3a97d48dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R141b72f1d65b431c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b0053f25a124676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5136a42f0de4de5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>steigende Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>