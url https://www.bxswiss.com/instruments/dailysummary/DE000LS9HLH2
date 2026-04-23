--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc16a30417d534765" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60fd65f913574eb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5136a42f0de4de5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b5f893e18ca4439"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b0053f25a124676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5136a42f0de4de5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7e612af6522456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b5f893e18ca4439" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>steigende Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,664</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>