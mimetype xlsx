--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60fd65f913574eb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4448f872b44545f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b5f893e18ca4439"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96485536764c4339"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7e612af6522456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b5f893e18ca4439" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R765ecfe99a8241d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96485536764c4339" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>steigende Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>156,559</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,311</x:t>
-[...436 lines deleted...]
-          <x:t>159,679</x:t>
+          <x:t>158,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>