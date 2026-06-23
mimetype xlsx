--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4448f872b44545f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refac5bbb36e94f53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96485536764c4339"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bbd129f40f9433b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R765ecfe99a8241d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96485536764c4339" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63b37defe58846e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bbd129f40f9433b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>steigende Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>168,133</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,708</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>158,074</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>