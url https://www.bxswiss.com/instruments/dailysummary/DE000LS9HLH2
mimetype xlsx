--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refac5bbb36e94f53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra71b1e73de9842b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bbd129f40f9433b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R031c25f4156a4680"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63b37defe58846e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bbd129f40f9433b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c11899fffcc4d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R031c25f4156a4680" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>steigende Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>