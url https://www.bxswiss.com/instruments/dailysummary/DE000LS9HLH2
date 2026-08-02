--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra71b1e73de9842b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68e38826ae5d49f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R031c25f4156a4680"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac63016ea6ca4a77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c11899fffcc4d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R031c25f4156a4680" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36afd4f1469040a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac63016ea6ca4a77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>steigende Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>