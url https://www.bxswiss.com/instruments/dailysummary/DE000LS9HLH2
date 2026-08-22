--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68e38826ae5d49f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac5a482dd429438f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac63016ea6ca4a77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25e50539d6b94ba9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36afd4f1469040a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac63016ea6ca4a77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27d59778b4ea4d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25e50539d6b94ba9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>steigende Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>