--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac5a482dd429438f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52b8d607971147f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25e50539d6b94ba9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29cb3bb1100646c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27d59778b4ea4d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25e50539d6b94ba9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24578c2ce3e4430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29cb3bb1100646c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>steigende Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>