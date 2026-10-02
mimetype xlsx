--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52b8d607971147f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bcf55a78a5f44b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29cb3bb1100646c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa72349165814f4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24578c2ce3e4430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29cb3bb1100646c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra77718a337694e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa72349165814f4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>steigende Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>