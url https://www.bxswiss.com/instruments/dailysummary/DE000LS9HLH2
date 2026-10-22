--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bcf55a78a5f44b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb7c672c64904f42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa72349165814f4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18549e2573874196"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra77718a337694e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa72349165814f4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a94269a7705451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18549e2573874196" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>steigende Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>