--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb3ca1016bff46d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0f5e092179b4f38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bb4437a09364fc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bc3e713181342f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9751654fe65415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bb4437a09364fc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3715581d46b44c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bc3e713181342f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Food001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...220 lines deleted...]
-          <x:t>85,958</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,924</x:t>
-[...409 lines deleted...]
-          <x:t>85,072</x:t>
+          <x:t>86,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>