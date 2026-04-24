--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0f5e092179b4f38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67f8536d057b45ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bc3e713181342f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35302c5012bb4a54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3715581d46b44c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bc3e713181342f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1b8f28e498c47ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35302c5012bb4a54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Food001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>