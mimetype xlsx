--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67f8536d057b45ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6710314023d84654" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35302c5012bb4a54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9252151a58e340bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1b8f28e498c47ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35302c5012bb4a54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R058fe2514b444be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9252151a58e340bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Food001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>86,205</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,179</x:t>
-[...485 lines deleted...]
-          <x:t>86,326</x:t>
+          <x:t>86,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>