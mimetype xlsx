--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6710314023d84654" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e27f4c65bce4891" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9252151a58e340bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd899343340184631"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R058fe2514b444be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9252151a58e340bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55e249cc4fd24ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd899343340184631" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Food001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>