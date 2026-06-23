--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e27f4c65bce4891" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39202e59eaaa4a17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd899343340184631"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reced2e612bea40b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55e249cc4fd24ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd899343340184631" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfef5ccc107954af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reced2e612bea40b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Food001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>86,017</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,958</x:t>
-[...463 lines deleted...]
-          <x:t>85,956</x:t>
+          <x:t>86,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>