--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39202e59eaaa4a17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc083ea70ea0c4050" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reced2e612bea40b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdef54e0fae746db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfef5ccc107954af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reced2e612bea40b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R592d52a2091b4680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdef54e0fae746db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Food001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>86,271</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,235</x:t>
-[...48 lines deleted...]
-          <x:t>86,711</x:t>
+          <x:t>86,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,540</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>86,464</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,412</x:t>
-[...16 lines deleted...]
-          <x:t>86,505</x:t>
+          <x:t>86,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,407</x:t>
-[...112 lines deleted...]
-          <x:t>86,822</x:t>
+          <x:t>86,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>