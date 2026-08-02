--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc083ea70ea0c4050" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6090681e7d44a23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdef54e0fae746db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94ddc681cb1f43b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R592d52a2091b4680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdef54e0fae746db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c21c23b495247fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94ddc681cb1f43b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Food001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>86,505</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,407</x:t>
-[...124 lines deleted...]
-          <x:t>86,724</x:t>
+          <x:t>86,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,430</x:t>
-[...286 lines deleted...]
-          <x:t>86,580</x:t>
+          <x:t>86,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,461</x:t>
-[...58 lines deleted...]
-          <x:t>86,571</x:t>
+          <x:t>86,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>