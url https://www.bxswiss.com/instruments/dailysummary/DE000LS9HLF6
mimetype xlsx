--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6090681e7d44a23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8de53ac409e4c85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94ddc681cb1f43b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b49ff3f087d43b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c21c23b495247fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94ddc681cb1f43b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R319b3739483f4471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b49ff3f087d43b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Food001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,062</x:t>
-[...197 lines deleted...]
-        <x:is>
           <x:t>87,142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,156</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>