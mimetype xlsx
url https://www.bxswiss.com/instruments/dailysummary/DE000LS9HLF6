--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8de53ac409e4c85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02be6c14397e4077" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b49ff3f087d43b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R583666641cfb4fe4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R319b3739483f4471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b49ff3f087d43b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fc74b69769d497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R583666641cfb4fe4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Food001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>87,445</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,420</x:t>
-[...377 lines deleted...]
-          <x:t>87,948</x:t>
+          <x:t>87,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,158</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>87,706</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>