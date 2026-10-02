--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02be6c14397e4077" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc6cde1161c944b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R583666641cfb4fe4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04f140cedc3e4fa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fc74b69769d497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R583666641cfb4fe4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0cd022705764a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04f140cedc3e4fa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Food001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>87,948</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,158</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...342 lines deleted...]
-          <x:t>87,978</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,102</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>