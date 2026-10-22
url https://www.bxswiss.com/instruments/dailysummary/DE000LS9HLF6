--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc6cde1161c944b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4ecb16cb1944866" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04f140cedc3e4fa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9152ed9b672244b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0cd022705764a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04f140cedc3e4fa0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbffc1c1a77f46b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9152ed9b672244b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Food001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>88,564</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,506</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>88,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>