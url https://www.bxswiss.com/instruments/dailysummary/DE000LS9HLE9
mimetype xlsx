--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5383b5696a404b3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R967b49dbb62f416a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbafdf80172d0444c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28225ba97bfb4ccd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radab86cc5826413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbafdf80172d0444c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R678fcd24480f47ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28225ba97bfb4ccd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Straub</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>