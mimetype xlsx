--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R967b49dbb62f416a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe8ebea7048a4c66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28225ba97bfb4ccd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb66698cc0add4544"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R678fcd24480f47ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28225ba97bfb4ccd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1debfdc7d844467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb66698cc0add4544" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Straub</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>