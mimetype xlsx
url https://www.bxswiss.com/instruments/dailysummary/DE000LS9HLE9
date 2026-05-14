--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe8ebea7048a4c66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43387a485d654482" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb66698cc0add4544"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7bfd7702536408d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1debfdc7d844467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb66698cc0add4544" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77b55536c78b47fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7bfd7702536408d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Straub</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>530,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>529,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>