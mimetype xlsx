--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43387a485d654482" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e900d41680546fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7bfd7702536408d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde77662facf848f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77b55536c78b47fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7bfd7702536408d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R401598d7749f4084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde77662facf848f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Straub</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>559,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>575,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>557,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>570,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>555,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>558,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>548,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>556,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>