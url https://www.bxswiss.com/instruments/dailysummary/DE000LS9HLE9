--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e900d41680546fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda4362d8897e4909" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde77662facf848f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec18afc6cb5f4924"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R401598d7749f4084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde77662facf848f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33c3605c845b4da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec18afc6cb5f4924" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Straub</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>561,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>563,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>559,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>562,214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>542,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>545,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>531,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>545,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>