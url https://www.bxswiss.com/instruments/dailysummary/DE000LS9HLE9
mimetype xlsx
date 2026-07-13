--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda4362d8897e4909" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc089e3db87584a97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec18afc6cb5f4924"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R780e756efb014a22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33c3605c845b4da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec18afc6cb5f4924" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5beec9c27c554d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R780e756efb014a22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Straub</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>511,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>499,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>