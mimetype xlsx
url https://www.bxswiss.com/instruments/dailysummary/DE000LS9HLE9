--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc089e3db87584a97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R168503e80bb240dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R780e756efb014a22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd56abfbf729459a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5beec9c27c554d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R780e756efb014a22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09bd1e1c9dd044b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd56abfbf729459a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Straub</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>528,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>538,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>527,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>