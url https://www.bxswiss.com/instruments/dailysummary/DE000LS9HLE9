--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R168503e80bb240dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23dba1e67119434e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd56abfbf729459a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94c1245620284297"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09bd1e1c9dd044b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd56abfbf729459a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58a49f5078254e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94c1245620284297" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Straub</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>539,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>539,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>531,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>557,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>585,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>556,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>574,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>