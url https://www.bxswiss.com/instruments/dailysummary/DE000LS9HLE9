--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23dba1e67119434e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5068f8199e243bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94c1245620284297"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38cbe1a2c81543c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58a49f5078254e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94c1245620284297" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1abec337eaa460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38cbe1a2c81543c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Straub</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>598,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>584,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>587,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>552,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>555,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>544,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>549,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>