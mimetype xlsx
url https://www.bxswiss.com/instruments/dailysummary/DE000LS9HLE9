--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5068f8199e243bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66ad91f534264a93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38cbe1a2c81543c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cc205b33470490f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1abec337eaa460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38cbe1a2c81543c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R370b523f84c04453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cc205b33470490f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Straub</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>570,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>570,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>555,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>559,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>544,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>553,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>543,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>553,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>