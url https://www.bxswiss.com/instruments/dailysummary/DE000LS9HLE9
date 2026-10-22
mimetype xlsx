--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66ad91f534264a93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97c941ddf4864138" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cc205b33470490f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd021d06bc6944d81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R370b523f84c04453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cc205b33470490f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32f5a0c1d13b4aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd021d06bc6944d81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Straub</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>557,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>559,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>551,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>554,841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>555,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>557,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>540,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>541,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>