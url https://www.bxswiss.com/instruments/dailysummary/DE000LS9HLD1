--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85b1e7a3992d47b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9254be556dc84509" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb45c13b0be7146c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dfa83e70e0347f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R898704f3166246de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb45c13b0be7146c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4d84eb4f82f4e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dfa83e70e0347f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Value-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>