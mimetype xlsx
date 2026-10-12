--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9254be556dc84509" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R093f1a6e83ac4028" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dfa83e70e0347f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96e1115e4ca74fe2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4d84eb4f82f4e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dfa83e70e0347f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91168bd9cd98486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96e1115e4ca74fe2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Value-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>209,185</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,766</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>211,268</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>