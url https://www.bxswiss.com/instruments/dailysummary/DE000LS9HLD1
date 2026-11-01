--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R093f1a6e83ac4028" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38cfc2b86cda4a5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96e1115e4ca74fe2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4c5514b6cf54d3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91168bd9cd98486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96e1115e4ca74fe2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re49e6216d48a4e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4c5514b6cf54d3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Value-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>