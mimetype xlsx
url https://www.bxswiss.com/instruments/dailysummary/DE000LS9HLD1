--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63b027a645284e54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3fa4a78567404b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0affdb2793c4bf4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fccafac12094b9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ec239cda8db4ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0affdb2793c4bf4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad8b216ab704bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fccafac12094b9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Value-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>