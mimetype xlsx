--- v6 (2026-04-05)
+++ v7 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3fa4a78567404b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98bab17d6e194787" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fccafac12094b9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03e802f574284497"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad8b216ab704bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fccafac12094b9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc718754e41ee4322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03e802f574284497" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Value-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +224,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>