--- v7 (2026-05-02)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98bab17d6e194787" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74e3c2d9f34343f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03e802f574284497"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50fc0a05cb29436e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc718754e41ee4322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03e802f574284497" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaa7748a215a4642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50fc0a05cb29436e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Value-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...446 lines deleted...]
-          <x:t>196,655</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,776</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>196,123</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>