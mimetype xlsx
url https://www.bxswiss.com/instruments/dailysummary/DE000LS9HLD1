--- v8 (2026-06-05)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74e3c2d9f34343f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f2592eea3f04bc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50fc0a05cb29436e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf07b6e9f252840dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaa7748a215a4642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50fc0a05cb29436e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8a30191cd824104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf07b6e9f252840dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Value-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>