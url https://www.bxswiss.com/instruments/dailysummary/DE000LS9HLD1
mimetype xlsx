--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f2592eea3f04bc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ec09c8f375348a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf07b6e9f252840dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff5d165762ff4e94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8a30191cd824104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf07b6e9f252840dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0624aa0c59a645ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff5d165762ff4e94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Value-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>