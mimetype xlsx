--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ec09c8f375348a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c10ebec71c4761" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff5d165762ff4e94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc41cc5126fa14a23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0624aa0c59a645ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff5d165762ff4e94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91810bb4641f45da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc41cc5126fa14a23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Value-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>