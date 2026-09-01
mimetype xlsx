--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c10ebec71c4761" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85b1e7a3992d47b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc41cc5126fa14a23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb45c13b0be7146c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91810bb4641f45da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc41cc5126fa14a23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R898704f3166246de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb45c13b0be7146c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Value-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HLD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>