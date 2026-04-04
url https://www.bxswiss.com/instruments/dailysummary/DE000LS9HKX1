--- v5 (2026-02-21)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d1c8c1d4f44890" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra62af811c6fb4a37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2def8d8cd53042ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R462cd9ce1ebb4bd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re622e337662a4ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2def8d8cd53042ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R885a03ac41a94dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R462cd9ce1ebb4bd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MichaelInvest HealthCare Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HKX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...166 lines deleted...]
-          <x:t>150,820</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,064</x:t>
-[...463 lines deleted...]
-          <x:t>151,584</x:t>
+          <x:t>149,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>