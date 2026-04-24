--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra62af811c6fb4a37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb6cff7a1337495f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R462cd9ce1ebb4bd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf31fe98e80074687"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R885a03ac41a94dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R462cd9ce1ebb4bd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39d3d4f2858f4103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf31fe98e80074687" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MichaelInvest HealthCare Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HKX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,331</x:t>
@@ -764,31 +306,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>