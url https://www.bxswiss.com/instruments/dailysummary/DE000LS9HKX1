--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb6cff7a1337495f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3206cbc03534ecf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf31fe98e80074687"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R754887dcaf374cb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39d3d4f2858f4103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf31fe98e80074687" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46093c184a894015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R754887dcaf374cb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MichaelInvest HealthCare Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HKX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,321 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -657,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>