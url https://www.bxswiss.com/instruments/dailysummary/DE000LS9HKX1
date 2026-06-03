--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3206cbc03534ecf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0731b1c7ba214015" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R754887dcaf374cb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8deb93cbaf104e69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46093c184a894015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R754887dcaf374cb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c91d158de3a439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8deb93cbaf104e69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MichaelInvest HealthCare Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HKX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>