--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0731b1c7ba214015" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd22985ef53f4bcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8deb93cbaf104e69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea45f25ff1b244a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c91d158de3a439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8deb93cbaf104e69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R072e5297174f4aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea45f25ff1b244a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MichaelInvest HealthCare Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HKX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>