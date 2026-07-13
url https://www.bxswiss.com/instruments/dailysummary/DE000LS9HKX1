--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd22985ef53f4bcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a17dedf43b24777" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea45f25ff1b244a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff92e7f0baaf4867"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R072e5297174f4aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea45f25ff1b244a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a57604623a843e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff92e7f0baaf4867" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MichaelInvest HealthCare Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HKX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>