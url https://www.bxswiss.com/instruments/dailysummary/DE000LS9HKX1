--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a17dedf43b24777" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R343940294c5748bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff92e7f0baaf4867"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7da97509c0bf4b8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a57604623a843e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff92e7f0baaf4867" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49a7d8a6a99a45a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7da97509c0bf4b8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MichaelInvest HealthCare Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HKX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>