--- v12 (2026-08-02)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R343940294c5748bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdbcbe14ba804d9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7da97509c0bf4b8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dde238c5cd440dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49a7d8a6a99a45a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7da97509c0bf4b8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53a78e0f1bb94ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dde238c5cd440dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MichaelInvest HealthCare Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HKX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>157,612</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>