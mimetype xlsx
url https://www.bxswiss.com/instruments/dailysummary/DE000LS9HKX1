--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdbcbe14ba804d9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84b0f24cee0345dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dde238c5cd440dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68b45df893e54fee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53a78e0f1bb94ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dde238c5cd440dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3abb21b1c8af45ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68b45df893e54fee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MichaelInvest HealthCare Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HKX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>