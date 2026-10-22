--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84b0f24cee0345dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f3a4adfdac346b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68b45df893e54fee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3aa2d3415fa4777"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3abb21b1c8af45ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68b45df893e54fee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f419281670b4963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3aa2d3415fa4777" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MichaelInvest HealthCare Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HKX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,471</x:t>
-[...333 lines deleted...]
-          <x:t>162,418</x:t>
+          <x:t>161,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>