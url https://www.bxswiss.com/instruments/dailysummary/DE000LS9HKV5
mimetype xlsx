--- v10 (2026-08-15)
+++ v11 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8fad44e6fe3405c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R675c316404d4420a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc36ee7af93ac4f05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43a3200411214ab8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c57a9282ff942cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc36ee7af93ac4f05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08221797af8042ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43a3200411214ab8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfrist-Investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HKV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...463 lines deleted...]
-          <x:t>130,231</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,214</x:t>
-[...166 lines deleted...]
-          <x:t>131,147</x:t>
+          <x:t>131,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>