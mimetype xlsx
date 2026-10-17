--- v11 (2026-09-26)
+++ v12 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R675c316404d4420a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1642e6cdf65d44c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43a3200411214ab8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R448619ad745348b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08221797af8042ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43a3200411214ab8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3076322c418448e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R448619ad745348b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfrist-Investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HKV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>130,969</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,926</x:t>
-[...555 lines deleted...]
-        <x:is>
           <x:t>131,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>