--- v12 (2026-10-17)
+++ v13 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1642e6cdf65d44c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14b67a68bb114b23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R448619ad745348b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60e82ca6fd644d77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3076322c418448e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R448619ad745348b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b01d7d298694e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60e82ca6fd644d77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfrist-Investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HKV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>