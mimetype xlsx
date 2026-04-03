--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cacbc9419e146b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d5a188573e498e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R413fe5689a094d67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6d8d8c6eea444f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36b940116e0b48b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R413fe5689a094d67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90352e0589364f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6d8d8c6eea444f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfrist-Investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HKV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>128,550</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,835</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-          <x:t>26.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,244</x:t>
-[...306 lines deleted...]
-          <x:t>126,556</x:t>
+          <x:t>128,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>