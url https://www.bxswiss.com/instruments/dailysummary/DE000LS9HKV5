--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d5a188573e498e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e0dc7ff1ada47e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6d8d8c6eea444f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb280e4a742c54ae7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90352e0589364f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6d8d8c6eea444f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9793e5f6e4584c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb280e4a742c54ae7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfrist-Investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HKV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>