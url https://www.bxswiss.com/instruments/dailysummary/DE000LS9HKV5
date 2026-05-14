--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e0dc7ff1ada47e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf018a4bc2194195" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb280e4a742c54ae7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0f1a542e8ca47d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9793e5f6e4584c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb280e4a742c54ae7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a12feee4fb44dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0f1a542e8ca47d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfrist-Investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HKV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>128,367</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,236</x:t>
-[...453 lines deleted...]
-          <x:t>128,229</x:t>
+          <x:t>128,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>128,417</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>