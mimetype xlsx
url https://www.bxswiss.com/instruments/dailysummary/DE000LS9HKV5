--- v6 (2026-05-14)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf018a4bc2194195" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91b54463b6074dfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0f1a542e8ca47d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a49cdb146c84902"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a12feee4fb44dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0f1a542e8ca47d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf83b45a21154d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a49cdb146c84902" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfrist-Investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HKV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...458 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,107</x:t>
-[...117 lines deleted...]
-          <x:t>128,187</x:t>
+          <x:t>127,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>