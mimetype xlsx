--- v7 (2026-06-15)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91b54463b6074dfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1cce43f01804989" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a49cdb146c84902"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b6dcf10b9a94477"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf83b45a21154d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a49cdb146c84902" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ea2f855ae08472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b6dcf10b9a94477" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfrist-Investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HKV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>