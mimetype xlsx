--- v8 (2026-07-05)
+++ v9 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1cce43f01804989" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae278dfdb99542a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b6dcf10b9a94477"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb281e56f65974feb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ea2f855ae08472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b6dcf10b9a94477" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R637f5c32f13f4f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb281e56f65974feb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfrist-Investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HKV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>128,377</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,610</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>128,492</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,840</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>128,379</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>