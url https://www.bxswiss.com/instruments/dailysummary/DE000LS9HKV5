--- v9 (2026-07-26)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae278dfdb99542a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8fad44e6fe3405c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb281e56f65974feb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc36ee7af93ac4f05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R637f5c32f13f4f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb281e56f65974feb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c57a9282ff942cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc36ee7af93ac4f05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfrist-Investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HKV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...333 lines deleted...]
-          <x:t>128,905</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,823</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>129,071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,819</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>