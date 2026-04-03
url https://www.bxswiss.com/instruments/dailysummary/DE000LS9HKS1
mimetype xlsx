--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re393cbedf8804348" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4298e5fa975b47aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8aafa4bc4cc34be7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ee0f77d086d423b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ab411cb46804f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8aafa4bc4cc34be7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5cda8c026f1493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ee0f77d086d423b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracey-Ann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HKS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>