--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4298e5fa975b47aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R180fe3d6b29341dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ee0f77d086d423b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdc1e91094f14c4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5cda8c026f1493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ee0f77d086d423b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf84b0e8656c4ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdc1e91094f14c4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracey-Ann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HKS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>