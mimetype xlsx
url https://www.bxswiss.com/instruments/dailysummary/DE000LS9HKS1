--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R180fe3d6b29341dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra27d2108591d49d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdc1e91094f14c4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cf4d6769a4d479f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf84b0e8656c4ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdc1e91094f14c4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R089f98c746d7406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cf4d6769a4d479f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracey-Ann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HKS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>