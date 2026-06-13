--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra27d2108591d49d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66ad2c09d1254d6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cf4d6769a4d479f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R997142b0225a407e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R089f98c746d7406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cf4d6769a4d479f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc787c50d61b4c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R997142b0225a407e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracey-Ann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HKS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>539,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>530,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>540,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>530,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>538,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>