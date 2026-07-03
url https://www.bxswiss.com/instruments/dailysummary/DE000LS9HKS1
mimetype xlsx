--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66ad2c09d1254d6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80c21322998e4e28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R997142b0225a407e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re69cd3911d584bea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc787c50d61b4c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R997142b0225a407e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33b1dab10adf47b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re69cd3911d584bea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracey-Ann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HKS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>544,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>545,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>531,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>