--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80c21322998e4e28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb145d12723154d88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re69cd3911d584bea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R730070e9565f4811"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33b1dab10adf47b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re69cd3911d584bea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32232806fe3041c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R730070e9565f4811" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracey-Ann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HKS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>507,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>