--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb145d12723154d88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45219d8a464e4331" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R730070e9565f4811"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra62dc0d6e1af4fb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32232806fe3041c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R730070e9565f4811" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2a6ac549a2f488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra62dc0d6e1af4fb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracey-Ann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HKS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>519,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>519,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>