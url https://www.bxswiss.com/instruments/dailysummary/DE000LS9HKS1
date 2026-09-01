--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45219d8a464e4331" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re78c057b39b04f21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra62dc0d6e1af4fb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc59361be6ec40a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2a6ac549a2f488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra62dc0d6e1af4fb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d9bc066874c416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc59361be6ec40a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracey-Ann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HKS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>570,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>597,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>569,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>575,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>580,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>566,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>568,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>