--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re78c057b39b04f21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf52ddd684e2045c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc59361be6ec40a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94cf85d7bd8245c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d9bc066874c416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc59361be6ec40a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46168bf1c67b408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94cf85d7bd8245c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracey-Ann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HKS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>527,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>532,258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>539,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>540,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>530,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>