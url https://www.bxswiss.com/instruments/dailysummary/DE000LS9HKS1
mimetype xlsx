--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf52ddd684e2045c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb42be4ccdf574fb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94cf85d7bd8245c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc13dc8365f46472f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46168bf1c67b408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94cf85d7bd8245c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R770c10acd1b5463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc13dc8365f46472f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracey-Ann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HKS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>536,701</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>528,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>537,256</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>