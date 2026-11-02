--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb42be4ccdf574fb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e53bd66eb646c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc13dc8365f46472f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re76ca63e8e644995"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R770c10acd1b5463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc13dc8365f46472f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09076d0453be4c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re76ca63e8e644995" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracey-Ann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HKS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>540,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>561,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>562,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>555,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>558,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>