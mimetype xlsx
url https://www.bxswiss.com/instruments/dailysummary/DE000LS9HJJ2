--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3304a11ffe724019" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6a404c75f704bb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a74f07e9b0f4e9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc148b3aa8af84c23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07bba483c9bd43b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a74f07e9b0f4e9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12281d52206d4b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc148b3aa8af84c23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select German Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>420,320</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>