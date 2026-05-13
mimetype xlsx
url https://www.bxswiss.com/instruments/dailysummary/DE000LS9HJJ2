--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6a404c75f704bb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d4ecf6e82974def" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc148b3aa8af84c23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d7f252eba544bd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12281d52206d4b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc148b3aa8af84c23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e95ee2b3fdf48ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d7f252eba544bd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select German Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>