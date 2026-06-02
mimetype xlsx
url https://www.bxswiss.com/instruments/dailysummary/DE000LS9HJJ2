--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d4ecf6e82974def" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8146b67d57794504" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d7f252eba544bd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcff276f9bdbb471e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e95ee2b3fdf48ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d7f252eba544bd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc17135e17a7c416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcff276f9bdbb471e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select German Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>