--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8146b67d57794504" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra24de928b10e4aa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcff276f9bdbb471e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra172865fcce849b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc17135e17a7c416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcff276f9bdbb471e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbe42921e4424eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra172865fcce849b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select German Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>