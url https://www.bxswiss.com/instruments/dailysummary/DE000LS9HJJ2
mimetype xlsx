--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra24de928b10e4aa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R710aa5bd4fd44f44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra172865fcce849b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27177043c8c142ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbe42921e4424eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra172865fcce849b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c02950bf1ff4f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27177043c8c142ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select German Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>