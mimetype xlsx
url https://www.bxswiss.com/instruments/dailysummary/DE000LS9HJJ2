--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R710aa5bd4fd44f44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R689621ef228e42b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27177043c8c142ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57c807926f5a4e83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c02950bf1ff4f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27177043c8c142ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca95d6fff5b54c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57c807926f5a4e83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select German Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>