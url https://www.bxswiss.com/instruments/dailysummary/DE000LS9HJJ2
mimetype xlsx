--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R689621ef228e42b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd30ae62a504d48e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57c807926f5a4e83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5966e8b2b363470b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca95d6fff5b54c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57c807926f5a4e83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra74663ecbc074a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5966e8b2b363470b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select German Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>