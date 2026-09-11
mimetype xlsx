--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd30ae62a504d48e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R072850432d98412a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5966e8b2b363470b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30dfaf8bac7b471f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra74663ecbc074a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5966e8b2b363470b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1d24e58c7744b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30dfaf8bac7b471f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select German Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>