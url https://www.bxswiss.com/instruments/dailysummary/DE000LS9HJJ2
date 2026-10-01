--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R072850432d98412a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46047063258a42da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30dfaf8bac7b471f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree5400820be245a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1d24e58c7744b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30dfaf8bac7b471f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2efb4d3902da4f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree5400820be245a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select German Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>