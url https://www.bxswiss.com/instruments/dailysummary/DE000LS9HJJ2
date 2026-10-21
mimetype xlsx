--- v14 (2026-10-01)
+++ v15 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46047063258a42da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R210cf1e26b8b4213" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree5400820be245a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d67c33086224e3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2efb4d3902da4f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree5400820be245a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fb6d723d41a42a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d67c33086224e3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select German Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>