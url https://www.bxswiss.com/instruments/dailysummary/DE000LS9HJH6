--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd5d87a40b6d4911" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re217ea1265e24fee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93f572d3ab2a4f51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddff24d3b2e54ac6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48dba2e233514422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93f572d3ab2a4f51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6807adb47561490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddff24d3b2e54ac6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristfavoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...176 lines deleted...]
-          <x:t>301,047</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,401</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...307 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,060</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>