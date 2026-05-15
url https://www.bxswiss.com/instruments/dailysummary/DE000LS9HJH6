--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re217ea1265e24fee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7ef5f4c94ee46cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddff24d3b2e54ac6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20fee09047304b3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6807adb47561490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddff24d3b2e54ac6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf13e09dd87644a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20fee09047304b3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristfavoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>295,145</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>