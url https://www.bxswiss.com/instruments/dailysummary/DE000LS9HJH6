--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7ef5f4c94ee46cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22a4940a427e44cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20fee09047304b3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red77c68e94ac4084"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf13e09dd87644a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20fee09047304b3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63309ee22dae44c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red77c68e94ac4084" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristfavoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>