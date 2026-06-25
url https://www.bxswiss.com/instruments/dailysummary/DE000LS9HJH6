--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22a4940a427e44cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R992ed800f911459d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red77c68e94ac4084"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd49cf6e21b3b44d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63309ee22dae44c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red77c68e94ac4084" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cf8c6144b7c4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd49cf6e21b3b44d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristfavoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>