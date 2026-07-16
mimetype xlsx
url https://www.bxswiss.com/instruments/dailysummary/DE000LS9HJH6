--- v8 (2026-06-25)
+++ v9 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R992ed800f911459d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4157d25c3de14c22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd49cf6e21b3b44d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R535f1ef52bcb4d45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cf8c6144b7c4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd49cf6e21b3b44d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb5bbe056f93412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R535f1ef52bcb4d45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristfavoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>325,506</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,246</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>314,048</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>