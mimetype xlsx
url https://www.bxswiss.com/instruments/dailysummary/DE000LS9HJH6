--- v9 (2026-07-16)
+++ v10 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4157d25c3de14c22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra95c4e41c2094d62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R535f1ef52bcb4d45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbc632001fdb4bd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb5bbe056f93412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R535f1ef52bcb4d45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9108df036f74048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbc632001fdb4bd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristfavoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>