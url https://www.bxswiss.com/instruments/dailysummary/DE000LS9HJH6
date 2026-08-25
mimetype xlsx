--- v10 (2026-08-05)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra95c4e41c2094d62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re56ad47b92cb457c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbc632001fdb4bd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6753545ef0c34048"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9108df036f74048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbc632001fdb4bd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad8b0407f42442a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6753545ef0c34048" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristfavoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>