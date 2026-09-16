--- v11 (2026-08-25)
+++ v12 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re56ad47b92cb457c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc375cfe50d6141ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6753545ef0c34048"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90ef422f23f04c40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad8b0407f42442a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6753545ef0c34048" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea7f4e11ab664159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90ef422f23f04c40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristfavoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>