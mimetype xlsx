--- v12 (2026-09-16)
+++ v13 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc375cfe50d6141ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b9765c2ee3d43c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90ef422f23f04c40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c7e0afb5d9f4efa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea7f4e11ab664159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90ef422f23f04c40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f13257788c5476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c7e0afb5d9f4efa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristfavoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>