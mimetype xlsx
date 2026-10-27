--- v13 (2026-10-06)
+++ v14 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b9765c2ee3d43c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ef67c77f046413d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c7e0afb5d9f4efa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6921acdcfb8f4be3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f13257788c5476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c7e0afb5d9f4efa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b57a4719beb43a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6921acdcfb8f4be3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristfavoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...242 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,653</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>351,951</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,263</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,431</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>