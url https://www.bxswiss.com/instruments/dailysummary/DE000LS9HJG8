--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e02534eb7db498b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d3277ac66084f89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R235592049c104166"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc95ed4a6ca94bc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc5f863a81534b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R235592049c104166" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b3d314136fd43ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc95ed4a6ca94bc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Heidelberg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>