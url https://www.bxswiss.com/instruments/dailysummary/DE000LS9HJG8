--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d3277ac66084f89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ab2c7a60cdc4c82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc95ed4a6ca94bc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2012ddb6d7544e9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b3d314136fd43ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc95ed4a6ca94bc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd558dea74b1493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2012ddb6d7544e9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Heidelberg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>