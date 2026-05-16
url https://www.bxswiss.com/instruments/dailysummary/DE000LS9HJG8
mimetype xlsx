--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ab2c7a60cdc4c82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref6efe1f90664f2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2012ddb6d7544e9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57552561fce940aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd558dea74b1493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2012ddb6d7544e9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44ef5f6ce8cf46f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57552561fce940aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Heidelberg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>