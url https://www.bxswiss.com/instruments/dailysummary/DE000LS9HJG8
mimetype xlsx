--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref6efe1f90664f2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc6b193d99fd406f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57552561fce940aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fa3a2fa9eb04da4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44ef5f6ce8cf46f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57552561fce940aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b12b1dcbe4c4662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fa3a2fa9eb04da4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Heidelberg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>