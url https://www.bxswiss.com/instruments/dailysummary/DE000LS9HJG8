--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc6b193d99fd406f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb707e936081e4aaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fa3a2fa9eb04da4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74bf8edbebdf4811"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b12b1dcbe4c4662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fa3a2fa9eb04da4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11bc9e786ac64765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74bf8edbebdf4811" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Heidelberg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>