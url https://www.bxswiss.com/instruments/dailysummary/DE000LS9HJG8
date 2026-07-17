--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb707e936081e4aaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2030b12bd6e4cea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74bf8edbebdf4811"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78ec25181071479d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11bc9e786ac64765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74bf8edbebdf4811" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra09c870694bf4920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78ec25181071479d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Heidelberg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,076</x:t>
-[...333 lines deleted...]
-          <x:t>131,183</x:t>
+          <x:t>140,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>