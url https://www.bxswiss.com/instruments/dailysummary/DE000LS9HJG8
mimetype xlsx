--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2030b12bd6e4cea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R300641e2c03d4ba9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78ec25181071479d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45b6db5957b2404b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra09c870694bf4920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78ec25181071479d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e493b8cd13343eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45b6db5957b2404b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Heidelberg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,706</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>138,299</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>