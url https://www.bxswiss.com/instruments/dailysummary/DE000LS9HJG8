--- v12 (2026-08-06)
+++ v13 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R300641e2c03d4ba9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2766b483d454ae2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45b6db5957b2404b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R731c2810da6f4bec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e493b8cd13343eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45b6db5957b2404b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd3086757f4a49c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R731c2810da6f4bec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Heidelberg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,324</x:t>
-[...603 lines deleted...]
-          <x:t>139,196</x:t>
+          <x:t>140,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>