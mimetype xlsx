--- v13 (2026-09-16)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2766b483d454ae2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9108c660a82241a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R731c2810da6f4bec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a3dd4e07d6a4ff3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd3086757f4a49c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R731c2810da6f4bec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ae48f66b5046cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a3dd4e07d6a4ff3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Heidelberg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>136,979</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>