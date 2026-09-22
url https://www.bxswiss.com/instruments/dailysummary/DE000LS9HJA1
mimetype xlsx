--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc1a8fc52c2f4411" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65deb4b847a44d03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R199050d999144064"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6a1186a9b2748cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac788c8cdc964add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R199050d999144064" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91e72ac0aaaa441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6a1186a9b2748cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Monopolisten - Ja bitte!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>85,714</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,837</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>85,795</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,910</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>85,998</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,084</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>