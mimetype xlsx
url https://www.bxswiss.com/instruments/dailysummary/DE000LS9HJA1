--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65deb4b847a44d03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reacdf1d4151748ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6a1186a9b2748cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8229d9b3105242b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91e72ac0aaaa441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6a1186a9b2748cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc04d6bdda9b4f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8229d9b3105242b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Monopolisten - Ja bitte!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>