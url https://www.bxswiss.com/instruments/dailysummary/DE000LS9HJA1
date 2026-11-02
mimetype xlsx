--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reacdf1d4151748ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8da0419ad9a34854" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8229d9b3105242b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54de17bcb1c24da8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc04d6bdda9b4f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8229d9b3105242b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd346c7c1f51416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54de17bcb1c24da8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Monopolisten - Ja bitte!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>