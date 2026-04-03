--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb9f17a568244000" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0019bc664134867" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97c98252b24a48c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccb84c4dcf1d4d7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25c23e4000a94b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97c98252b24a48c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R238cd6aa1b524a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccb84c4dcf1d4d7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Monopolisten - Ja bitte!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>84,218</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>83,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>84,080</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>84,065</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,414</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>83,223</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>