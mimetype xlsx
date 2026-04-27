--- v5 (2026-04-03)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0019bc664134867" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74307f41380d4adb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccb84c4dcf1d4d7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8274e2efc40c4e5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R238cd6aa1b524a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccb84c4dcf1d4d7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2597131a973a4d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8274e2efc40c4e5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Monopolisten - Ja bitte!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>