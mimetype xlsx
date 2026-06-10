--- v6 (2026-04-27)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74307f41380d4adb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd2d3e2ab80945cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8274e2efc40c4e5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab6d4f4f11f04ebd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2597131a973a4d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8274e2efc40c4e5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb7df61db6484892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab6d4f4f11f04ebd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Monopolisten - Ja bitte!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...436 lines deleted...]
-          <x:t>84,428</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,324</x:t>
-[...85 lines deleted...]
-          <x:t>84,682</x:t>
+          <x:t>84,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>