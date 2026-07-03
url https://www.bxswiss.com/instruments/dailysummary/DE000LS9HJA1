--- v7 (2026-06-10)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd2d3e2ab80945cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a64fddfb66b41ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab6d4f4f11f04ebd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11014302cadb48c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb7df61db6484892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab6d4f4f11f04ebd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03564cc8ebca4116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11014302cadb48c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Monopolisten - Ja bitte!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>