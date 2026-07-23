--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a64fddfb66b41ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfe3d182d5104deb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11014302cadb48c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cd9ca03e1f54a91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03564cc8ebca4116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11014302cadb48c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R634eee7b58974f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cd9ca03e1f54a91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Monopolisten - Ja bitte!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>84,385</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,540</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>84,498</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,490</x:t>
-[...124 lines deleted...]
-          <x:t>84,646</x:t>
+          <x:t>84,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,547</x:t>
-[...53 lines deleted...]
-          <x:t>84,514</x:t>
+          <x:t>84,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,712</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>23.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,869</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>84,328</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>