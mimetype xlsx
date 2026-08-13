--- v9 (2026-07-23)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfe3d182d5104deb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41672bab99484d59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cd9ca03e1f54a91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96cfcca9a4794367"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R634eee7b58974f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cd9ca03e1f54a91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9af377ec8844ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96cfcca9a4794367" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Monopolisten - Ja bitte!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,869</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...526 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,065</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>