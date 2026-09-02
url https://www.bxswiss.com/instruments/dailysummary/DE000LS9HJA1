--- v10 (2026-08-13)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41672bab99484d59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc1a8fc52c2f4411" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96cfcca9a4794367"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R199050d999144064"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9af377ec8844ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96cfcca9a4794367" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac788c8cdc964add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R199050d999144064" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Monopolisten - Ja bitte!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HJA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>